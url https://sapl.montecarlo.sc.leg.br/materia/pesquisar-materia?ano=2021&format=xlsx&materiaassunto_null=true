--- v0 (2025-12-08)
+++ v1 (2026-05-06)
@@ -54,4141 +54,4141 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Poder Executivo</t>
   </si>
   <si>
     <t>Prefeitura Municipal de Monte Carlo - PMMC</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/284/oficio_n_09_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/284/oficio_n_09_2021.pdf</t>
   </si>
   <si>
     <t>AUMENTA O VALOR DO REPASSE ANUAL À FUNDAÇÃO HOSPITALAR CURITIBANOS, ADMINISTRADORA DO HOSPITAL HÉLIO DOS ANJOS ORTIZ, ALTERA A LEI N. 1.117, DE 24 DE AGOSTO DE 2018 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/290/oficio_n_26_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/290/oficio_n_26_2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITA MUNICIPAL A PROMOVER A ABERTURA DE UM CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO DE MONTE CARLO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/296/oficio_n_46_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/296/oficio_n_46_2021.pdf</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/332/projeto_lei_municipal_04_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/332/projeto_lei_municipal_04_2021.pdf</t>
   </si>
   <si>
     <t>ALTERA O LIMITE DO VALOR DO REPASSE E PRORROGA O PRAZO DE VIGÊNCIA, DO CONVENIO FIRMADO COM A ASSOCIAÇÃO DE PAIS E AMIGOS DOS AUTISTAS - AMA FRAIBURGO, E ALTERA O ARTIGO 2º E PARAGRAFO 2º DA LEI Nº 1.178/2019, DE 20 DE DEZEMBRO DE 2019.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/335/projeto_de_lei_05_de_2021..pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/335/projeto_de_lei_05_de_2021..pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE MONTE CARLO A CELEBRAR CONVÊNIO E TRANSFERIR RECURSOS FINANCEIROS A ASSOCIAÇÃO DE PAIS E AMIGOS DOS AUTISTAS - AMA FRAIBURGO, NA FORMA QUE ESPECIFICA</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/348/210326042527.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/348/210326042527.pdf</t>
   </si>
   <si>
     <t>PRORROGA O REGIME DE CONCESSÃO DE SERVIÇO PUBLICO QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS_x000D_
 _x000D_
 Ofício N°136/2021. solicitação de regime de extrema urgência e convocar sessão extraordinária conforme Art. 76 da Lei Orgânica do Município</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/353/oficio_n_153_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/353/oficio_n_153_2021.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O MUNICÍPIO DE MONTE CARLO A FIRMAR CONVÊNIO COM O ESTADO DE SANTA CATARINA, ATRAVÉS DO INSTITUTO GERAL DE PERÍCIAS VISANDO A DESCENTRALIZAÇÃO DA ATIVIDADE DE INSERÇÃO DE DADOS DE IDENTIFICAÇÃO CIVIL, PRELIMINAR Á EMISSÃO DA CÉDULA INDIVIDUAL DE IDENTIFICAÇÃO".</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/360/oficio_n_154_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/360/oficio_n_154_2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CELEBRAÇÃO DE ACORDO DE COOPERAÇÃO TÉCNICA ENTRE OS MUNICÍPIOS DE MONTE CARLO, BRUNÓPOLIS, CAMPOS NOVOS, CELSO RAMOS, ABDON BATISTA, VARGEM E ZORTÉA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/361/oficio_n_161_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/361/oficio_n_161_2021.pdf</t>
   </si>
   <si>
     <t>PRORROGA O REGIME DE CONCESSÃO DE SERVIÇO PÚBLICO QUE ESPECIFICA, REVOGA LEI MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/364/oficio_n_172_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/364/oficio_n_172_2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITA MUNICIPAL A PROMOVER A ABERTURA DE UM CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNÍCIPIO DE MONTE CARLO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/379/oficio_n_195_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/379/oficio_n_195_2021.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A PREFEITA MUNICIPAL A PROMOVER ABERTURA DE UM CRÉDITO ADICIONAL SUPLEMENTAR PELO PROVÁVEL EXCESSO NO ORÇAMENTO DO MUNICIPIO DE MONTE CARLO E DÁ OUTRAS PROVIDÊNCIAS"._x000D_
 _x000D_
 _x000D_
 votação da Indicação de Urgência, expedido pela Presidência da Câmara</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/380/oficio_n_196_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/380/oficio_n_196_2021.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A PREFEITA MUNICIPAL A PROMOVER A ABERTURA DE UM CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICIPIO DE MONTE CARLO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/393/oficio_n_214_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/393/oficio_n_214_2021.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A PREFEITA MUNICIPAL A PROMOVER A ABERTURA DE UM CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO DE MONTE CARLO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/394/oficio_n_2141_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/394/oficio_n_2141_2021.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A DEMOLIÇÃO DAS INSTALAÇÕES DA ESCOLA MUNICIPAL, ISOLADA HÉLIO ANJOS ORTIZ, BEM COMO O REAPROVEITAMENTO E/OU DOAÇÃO DO MATERIAL RESULTANTE E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/395/oficio_n_215_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/395/oficio_n_215_2021.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O MUNICÍPIO A REALIZAR DESPESAS COM LOCAÇÃO DE SALA COMERCIAL OU IMÓVEL DE TERCEIRO PARA FUNCIONAMENTO DA EMPRESA BRASILEIRA DE CORREIOS E TELÉGRAFOS - ECT, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/417/oficio_n_236_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/417/oficio_n_236_2021.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA  O MUNICIPIO DE MONTE CARLO A REALIZAR DESPESAS COM LOCAÇÃO DE SALA COMERCIAL OU IMÓVEL DE TERCEIRO PARA FUNCIONAMENTO DA EMPRESA BRASILEIRA DE CORREIOS E TELEGRAFOS - ECT, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/420/210520030743.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/420/210520030743.pdf</t>
   </si>
   <si>
     <t>"REGULAMENTA A FAIXA DE DOMÍNIO E PISTAS DAS ESTRADAS RURAIS MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/426/projeto_de_lei_19.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/426/projeto_de_lei_19.pdf</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/428/projeto_de_lei_20.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/428/projeto_de_lei_20.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A PREFEITA MUNICIPAL A PROMOVER A ABERTURA DE UM CRÉDITO SUPLEMENTAR PELO PROVÁVEL EXCESSO NO ORÇAMENTO DO MUNICIPIO DE MONTE CARLO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/427/oficio_n_281_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/427/oficio_n_281_2021.pdf</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/450/oficio_n_303_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/450/oficio_n_303_2021.pdf</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/452/oficio_n_305_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/452/oficio_n_305_2021.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A DENOMINAÇÃO DE LOCAL PÚBLICO (RUA) E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/455/oficio_n_306_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/455/oficio_n_306_2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITA MUNICIPAL A PROMOVER A ABERTURA DE UM CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICIPIO DE MONTE CARLO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/456/oficio_n_307_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/456/oficio_n_307_2021.pdf</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/473/oficio_n_352_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/473/oficio_n_352_2021.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O MUNICIPIO DE MONTE CARLO A INSTITUIR O CONSELHO MUNICIPAL DE PROTEÇÃO AOS ANIMAIS, DO FUNDO MUNICIPAL DE PROTEÇÃO AOS ANIMAIS, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/481/oficio_n_358_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/481/oficio_n_358_2021.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A PREFEITA MUNICIPAL A PROMOVER ABERTURA DE UM CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICIPIO DE MONTE CARLO E DÁ OUTRAS PROVIDÊNCIAS"._x000D_
 _x000D_
                                      Votação do Pedido de Extrema Urgência, expedido pelo Presidente da Câmara</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/496/pl_28_ppa.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/496/pl_28_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL - PPA DO MUNICIPIO DE MONTE CARLO PARA O QUADRIÊNIO 2022/2025</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/499/oficio_n_385_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/499/oficio_n_385_2021.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O MUNICÍPIO DE MONTE CARLO A CRIAR O CORAL MUNICIPAL, JANIR MARCON".</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/524/oficio_n_431_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/524/oficio_n_431_2021.pdf</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/528/oficio_n_450_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/528/oficio_n_450_2021.pdf</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/533/oficio_n_452_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/533/oficio_n_452_2021.pdf</t>
   </si>
   <si>
     <t>"REGULAMENTA A FESTA OFICIAL DO MUNICÍPIO DE MONTE CARLO E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/541/pl_33.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/541/pl_33.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO MUNICÍPIO, PARA O EXERCICÍO DE 2022 E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/548/oficio_n_480_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/548/oficio_n_480_2021.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A AQUISIÇÃO DE DISTRIBUIÇÃO DE UNIFORMES AOS SERVIDORES PUBLICOS MUNICIPAIS, ESTAGIÀRIOS À ADMINISTRAÇÃO PUBLICA DO MUNICIPIO DE MONTE CARLO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/554/oficio_n_491_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/554/oficio_n_491_2021.pdf</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/555/oficio_n_493_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/555/oficio_n_493_2021.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A PREFEITA MUNICIPAL A PROMOVER A ABERTURA DE UM CRÉDITO ADICIONAL SUPLEMENTAR PELO PROVÁVEL EXCESSO NO ORÇAMENTO DO MUNICIPIO DE MONTE CARLO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/556/oficio_n_494_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/556/oficio_n_494_2021.pdf</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/565/oficio_n_503_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/565/oficio_n_503_2021.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A PREFEITA MUNICIPAL A PROMOVER A ABERTURA DE UM CRÉDITO SUPLEMENTAR PELO PROVÁVEL EXCESSO NO ORÇAMENTO DO MUNICÍPIO DE MONTE CARLO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/590/oficio_n_551_2021_assinado.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/590/oficio_n_551_2021_assinado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITA MUNICIPAL A PROMOVER A ABERTURA DE UM CRÉDITO SUPLEMENTAR PELO PROVÁVEL EXCESSO NO ORÇAMENTO DO MUNICÍPIO DE MONTE CARLO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/591/oficio_n_552_2021_assinado.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/591/oficio_n_552_2021_assinado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITA MUNICIPAL A PROMOVER A ABERTURA DE UM CRÉDITO SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO DE MONTE CARLO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/592/oficio_n_553_2021_assinado.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/592/oficio_n_553_2021_assinado.pdf</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/609/loa2022.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/609/loa2022.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE MONTE CARLO PARA O EXERCÍCIO DE 2022 - LOA</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/616/oficio_n_599_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/616/oficio_n_599_2021.pdf</t>
   </si>
   <si>
     <t>"ALTERA A LEI N° 784 DE 15 DE JULHO DE 2011, QUE INSTITUI O CONSELHO DE HABITAÇÃO E DÁ OUTRAS PROVIDÊNCIAS"._x000D_
 Projeto com Emendas</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/618/oficio_n_603_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/618/oficio_n_603_2021.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O MUNICIPIO DE MONTE CARLO A PROMOVER A AQUISIÇÃO DE ÁREA DE TERRAS QUE ESPECIFICA POR DESAPROPRIAÇÃO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/620/oficio_n_604_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/620/oficio_n_604_2021.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O MUNICIPIO DE MONTE CARLO A RECEBER DOAÇÃO DE IMÓVEL NA FORMA QUE ESPECIFICA".</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/619/oficio_n_608_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/619/oficio_n_608_2021.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A REMOÇÃO, GUARDA E DEPÓSITO DE VEÍCULOS AUTOMOTORES APREENDIDOS OU RECOLHIDOS EM DECORRÊNCIA DE INFRAÇÃO DE TRÂNSITO, APLICAÇÃO DE MEDIDAS ADMINISTRATIVAS OU PENALIDADES E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/627/oficio_n_621_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/627/oficio_n_621_2021.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO EXERCÍCIO DE 2021"._x000D_
 _x000D_
 _x000D_
 Votação do regime de Urgência</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/628/oficio_n_641_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/628/oficio_n_641_2021.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PREFEITO MUNICIPAL EM EXERCÍCIO A PROMOVER A ABERTURA DE UM CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO DE MONTE CARLO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/631/oficio_642_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/631/oficio_642_2021.pdf</t>
   </si>
   <si>
     <t>"PREVÊ A ANULAÇÃO DE CRÉDITOS TRIBUTÁRIOS QUE TEM SUA ORIGEM NA CESSÃO DE USO ONEROSA DE ESPAÇOS PÚBLICOS EM DECORRÊNCIA DO ESTADO DE CALAMIDADE PÚBLICA PELA PANDEMIA DA COVID/19 E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/634/oficio_n_644_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/634/oficio_n_644_2021.pdf</t>
   </si>
   <si>
     <t>"ALTERA A LEI N°10 DE 29 DE JANEIRO DE 1993, QUE INSTITUI O CONSELHO MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS"._x000D_
  Projeto de Lei com Emendas_x000D_
 _x000D_
 Votação do Regime de Urgência</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/638/oficio_n_657_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/638/oficio_n_657_2021.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A PREFEITA MUNICIPAL A PROMOVER A ABERTURA DE UM CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO DE MONTE CARLO E DÁ OUTRAS PROVIDÊNCIAS"._x000D_
 _x000D_
 Votação do Regime de Urgência</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/642/oficio_n_675_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/642/oficio_n_675_2021.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A PREFETITA MUNICIPAL A PROMOVER A ABERTURA DE UM CRÉDITO SUPLEMENTAR PELO PROVÁVEL EXCESSO NO ORÇAMENTO DO MUNICÍPIO DE MONTE CARLO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/645/oficio_n_685_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/645/oficio_n_685_2021.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A PREFEITA MUNICIPAL A PROMOVER A ABERTURA DE UM CRÉDITO SUPLEMENTAR PELO PROVÁVEL EXCESSO NO ORÇAMENTO DO MUNICÍPIO DE MONTE CARLO E DÁ OUTRAS PROVIDÊNCIAS"._x000D_
 _x000D_
 Votação do Regime de Urgência</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/662/211208044919.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/662/211208044919.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O MUNICÍPIO DE MONTE CARLO A PROMOVER A DESAPROPIRAÇÃO DE IMÓVEL QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS"._x000D_
 Projeto com Emendas_x000D_
 _x000D_
 Votação de pedido de urgência</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/663/211208050137.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/663/211208050137.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A PREFEITA MUNICIPAL A RECEBER O BEM IMÓVEL QUE ESPECIFICA EM DAÇÃO EM PAGAMENTO DE DÍVIDA ATIVA E DÁ OUTRAS PROVIDÊNCIAS".  Projeto com Emenda_x000D_
 _x000D_
 Votação do Pedido de Urgência</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/665/oficio_n_691_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/665/oficio_n_691_2021.pdf</t>
   </si>
   <si>
     <t>"ALTERA A LEI N°1080, DE 20 DE OUTUBRO DE 2017, QUE DISCIPLINA OS SERVIÇOS PÚBLICOS DE TRANSPORTE DE PASSAGEIROS A CARROS DE ALUGUEL, DEFINE OS LOCAIS OU PONTOS DE ESTACIONAMENTO, ESTABELECE NORMAS PARA A CONCESSÃO E EXECUÇÃO, DISPÕE SOBRE OBRIGAÇÕES, REGRAS DE CONDUTA E PENALIDADES APLICAVEIS AOS CONCESSIONÁRIOS, FIXA AS TARIFAS E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/672/oficio_n_702_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/672/oficio_n_702_2021.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A PREEITA MUNICIPAL A PROMOVER A ABERTURA DE UM CRÉDITO SUPLEMENTAR PELO PROVÁVEL EXCESSO NO ORÇAMENTO DO MUNICIPIO DE MONTE CARLO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/674/oficio_n_703_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/674/oficio_n_703_2021.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A PREFEITA MUNICIPAL A PROMOVER A ALIENAÇÃO DE BENS MÓVEIS DE PROPRIEDADE DO MUNICÍPIO DE MONTE CARLO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/676/oficio_n_704_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/676/oficio_n_704_2021.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CONCESSÃO DE ABONO AOS INTEGRANTES DO QUADRO DO MUNICÍPIO DE MONTE CARLO DO ENSINO FUNDAMENTAL E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/680/oficio_n_705_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/680/oficio_n_705_2021.pdf</t>
   </si>
   <si>
     <t>"AUMENTA O VALOR DO REPASSE ANUAL Á FUNDAÇÃO HOSPITALAR DE CURITIBANOS, ADMINISTRADA PELO HOSPITAL HÉLIO DOS ANJOS ORTIZ, ALTERA A LEI N°1.117/2018 de 24 DE AGOSTO DE 2018 E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/682/oficio_n_708_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/682/oficio_n_708_2021.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A PREFEITA MUNICIPAL A PROMOVER A ABERTURA DE UM CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICIPIO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/369/oficio_n_184_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/369/oficio_n_184_2021.pdf</t>
   </si>
   <si>
     <t>"ALTERA OS ARTIGOS 365 E 368, DA LEI COMPLEMENTAR N°045/2010, DE 24 DE DEZEMBRO DE 2010, QUE INSTITUI O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE MONTE CARLO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/404/oficio_plc_02_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/404/oficio_plc_02_2021.pdf</t>
   </si>
   <si>
     <t>"ALTERA A TABELA CONSTANTE DO ANEXO VII, DA LEI Nº 045, DE 24 DE DEZEMBRO DE 2010, QUE INSTITUI O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE MONTE CARLO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/445/oficio_n_298_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/445/oficio_n_298_2021.pdf</t>
   </si>
   <si>
     <t>"REGULAMENTA A FAIXA DE DOMÍNIO E PISTAS DAS ESTRADAS RURAIS MUNICIPAIIS E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/457/oficio_n_309_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/457/oficio_n_309_2021.pdf</t>
   </si>
   <si>
     <t>"ALTERA A LEI COMPLEMENTAR MUNICPAL N° 045 DE 24 DE DEZEMBRO DE 2010, QUE INSTITUI O CÓDIGO TRIBUTÁRIO DO MUNICIPIO DE MONTE CARLO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/474/oficio_n_347_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/474/oficio_n_347_2021.pdf</t>
   </si>
   <si>
     <t>"CONCEDE ANISTIA, PARCELAMENTO E BENEFÍCIOS PARA O PAGAMENTO DE DÉBITOS DE COMPETÊNCIA DO MUNICIPIO, CONCEDE REMISSÃO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/508/oficio_n_413_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/508/oficio_n_413_2021.pdf</t>
   </si>
   <si>
     <t>"CONCEDE ANISTIA, PARCELAMENTO E BENEFÍCIOS PARA O PAGAMENTO DE DÉBITOS DE COMPETÊNCIA DO MUNICÍPIO, CONCEDE REMISSÃO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/644/oficio_n_682_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/644/oficio_n_682_2021.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CONTRATAÇÃO POR TEMPO DETERMINADO PARA ATENDER A NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, NOS TERMOS DO INCISO IX DO ART. 37 DA CONSTITUIÇÃO FEDERAL, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Poder Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/349/210326051859.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/349/210326051859.pdf</t>
   </si>
   <si>
     <t>REESTRUTURA O CONSELHO MUNICIPAL DE ACOMPANHAMENTO E CONTROLE SOCIAL DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO (FUNDEB) E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 Ofício N° 137/2021, Solicitação de regime de extrema urgência e convocar sessão extraordinária conforme Art. 76 da lei Orgânica do Município.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Poder Legislativo</t>
   </si>
   <si>
     <t>Adair Luiz Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/626/211117044052.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/626/211117044052.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A DENOMINAÇÃO DE LOCAL PÚBLICO (RUA) E DÁ OUTRAS PROVIDENCIAS".</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/660/pl_legislativo_02.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/660/pl_legislativo_02.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TRANSMISSÃO AO VIVO, PELA INTERNET, DAS LICITAÇÕES PÚBLICAS NO ÂMBITO DO MUNICÍPIO DE MONTE CARLO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>DL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Adair Luiz Gonçalves, Anderson Rafael Sartor, Carlos Alberto Correa de Almeida, Cleiton Aparício Correa de Siqueira, Dirceu de Souza, Emersson de Oliveira, Luizinho Cordeiro, Orávio Cordeiro, Osni Leodoro</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/557/projeto_de_decreto_legislativo_01_2021_-_concede_titulos_de_cidadao_honorario_do_municipio_de_monte_carlo_sc.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/557/projeto_de_decreto_legislativo_01_2021_-_concede_titulos_de_cidadao_honorario_do_municipio_de_monte_carlo_sc.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULOS DE CIDADÃO HONORÁRIO DO MUNICÍPIO DE MONTE CARLO/SC E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/558/projeto_de_decreto_legislativo_02_2021_-_dispoe_sobre_mudanca_do_local_de_funcionamento_da_camara.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/558/projeto_de_decreto_legislativo_02_2021_-_dispoe_sobre_mudanca_do_local_de_funcionamento_da_camara.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A MUDANÇA DO LOCAL DE FUNCIONAMENTO DO PLENÁRIO FÍSICO PARA SESSÃO SOLENE DE CONCESSÃO DE TÍTULOS DE CIDADÃO HONORÁRIO DO MUNICÍPIO DE MONTE CARLO/SC E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/559/projeto_de_decreto_legislativo_03_2021_-_dispoe_sobre_doacao_de_bens.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/559/projeto_de_decreto_legislativo_03_2021_-_dispoe_sobre_doacao_de_bens.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE BENS INSERVÍVEIS, OBSOLETOS E SEM UTILIDADE PARA AS ATIVIDADES FUNCIONAIS DO PODER LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>CFOC - Comissão de Finanças, Orçamento e Contas</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS CONTAS DO MUNICÍPIO DE MONTE CARLO RELATIVAS AO EXERCÍCIO FINANCEIRO DE 2020 E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>RESOL</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/383/210504030559.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/383/210504030559.pdf</t>
   </si>
   <si>
     <t>DENOMINA "PLENÁRIO VEREADOR JOEL DE OLIVEIRA", O PLENÁRIO DA CÂMARA MUNICIPAL DE MONTE CARLO/SC E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/494/projeto_de_resolucao_02_2021_-_altera_dispositivos_do_regimento_interno_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/494/projeto_de_resolucao_02_2021_-_altera_dispositivos_do_regimento_interno_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ARTIGOS 44, 45, 46 E 234, §3º DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MONTE CARLO/SC E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Dirceu de Souza</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/317/mocao_01_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/317/mocao_01_2021.pdf</t>
   </si>
   <si>
     <t>"A CÂMARA MUNICIPAL DE VEREAORES DE MONTE CARLO, ESTADO DE SANTA CATARINA, POR MEIO DA PRESENTE MOÇÃO, VEM, RESPEITOSAMENTE, EM CONSIDERAÇÃO Á NOTA TÉCNICA EMITIDA PELA EPAGRI E AS RECENTES MANIFESTAÇÕES DA AGRICULTURA MONTECARLENSE, APELAR AO GOVERNADOR DO ESTADO DE SANTA CATARINA, POR INTERMÉDIO DA SECRETARIA DO ESTADO DA AGRICULTURA, DA PESCA E DO DESENVOLVIMENTO RURAL, CONSIDERANDO A ALTA INCIDÊNCIA DA CIGARRINHA-DO-MILHO, PRAGA VETORA DOS PAT[OGENOS CAUSADORES DO COMPLEXO DE ENFEZAMENTOS, COM EXPRESSIVO IMPACTO NEGATIVO NA AGRICULTURA DA REGIÃO, SEJAM ADOTADAS PROVIDÊNCIAS, COM URGÊNCIA, PARA CONCESSÃO DE INCENTIVO, SUBVENÇÕES, FINANCIAMENTOS OU MEDIDAS PARA REDUZIR AS PERDAS QUE JÁ ALCANÇAM 40 A 60%".</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/318/mocao_02_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/318/mocao_02_2021.pdf</t>
   </si>
   <si>
     <t>"A CÂMARA MUNICIPAL DE VEREADORES DE MONTE CARLO, ESTADO DE SANTA CATARINA, VEM POR MEIO DA PRESENTE MOÇÃO, RESPEITOSAMENTE, EM CONSIDERAÇÃO À NOTA TÉCNICA EMITIDA PELA EPAGRI E ´[AS RECENTES MANIFESTAÇÕES DA AGRICULTURA MONTECARLENSE, APELAR AO BANCO DO BRASIL, POR INTERMÉDIO DA AGÊNCIA LOCAL, CONSIDERANDO A ALTA INCIDÊNCIA DA CIGARRINHA DO MILHO, PRAGA VETORADOS PATÓGENOS CAUSADORES DO COMPLEXO DE ENFEZAMENTOS, COM EXPRESSIVO IMPACTO NEGATIVO NA AGRICULTURADA REGIÃO, SEJAM ADOTADAS PROVIDÊNCIAS, COM URGÊNCIA, PARA CONCESSÃO DE FINANCIAMENTOS, PROLONGAMENTO DE PRAZO DE FINANCIAMENTOS JÁ CONCEDIDOS OU MEDIDAS QUE JULGAR OPORTUNAS PARA MINIMIZAR AS PERDAS QUE JÁ ALCANÇAM 40 A 60%".</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>Dirceu de Souza, Adair Luiz Gonçalves, Anderson Rafael Sartor, Carlos Alberto Correa de Almeida, Cleiton Aparício Correa de Siqueira, Emersson de Oliveira, Luizinho Cordeiro, Orávio Cordeiro, Osni Leodoro</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/333/mocao_03_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/333/mocao_03_2021.pdf</t>
   </si>
   <si>
     <t>“A CÂMARA MUNICIPAL DE VEREADORES DE MONTE CARLO, ESTADO DE SANTA CATARINA, POR MEIO DA PRESENTE MOÇÃO, VEM, RESPEITOSAMENTE, APELAR PARA QUE SEJAM LIBERADOS RECURSOS PARA CONCLUSÃO DA OBRA DA UNIDADE DE TERAPIA INTENSIVA - UTI NA UNIDADE HOSPITALAR DR. JOSÉ ATHANAZIO LOCALIZADA NO MUNICÍPIO DE CAMPOS NOVOS/SC, BEM COMO A DISPONIBILIZAÇÃO DE EQUIPAMENTOS QUE GARANTAM O SEU INTEGRAL FUNCIONAMENTO. COM ESTA MEDIDA, O HOSPITAL PASSARÁ A PRESTAR RELEVANTES SERVIÇOS AOS CATARINENSES DA REGIÃO, VIABILIZANDO O ATENDIMENTO, EM TEMPOS DE PANDEMIA, DOS CASOS GRAVES IDENTIFICADOS”</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/408/210514051422.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/408/210514051422.pdf</t>
   </si>
   <si>
     <t>“A CÂMARA MUNICIPAL DE VEREADORES DE MONTE CARLO, ESTADO DE SANTA CATARINA, POR MEIO DA PRESENTE MOÇÃO, VEM, RESPEITOSAMENTE, APELAR À SUPERINTENDÊNCIA DA EMPRESA BRASILEIRA DE CORREIOS E TELÉGRAFOS - EBCT EM SANTA CATARINA E_x000D_
 AO MINISTÉRIO DAS COMUNICAÇÕES, NA CAPITAL FEDERAL, SEJA MANTIDA A AGÊNCIA DOS CORREIOS ESTABELECIDA NA CIDADE DE MONTE CARLO/SC, VEZ QUE PRESTA SERVIÇO PÚBLICO RELEVANTE, ATUANDO FUNDAMENTAL PAPEL NA REGULAÇÃO DO SETOR LOGÍSTICO, DISTRIBUIÇÃO DE ENCOMENDAS, CORRESPONDÊNCIAS E OUTROS SERVIÇOS”.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/410/210514052655.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/410/210514052655.pdf</t>
   </si>
   <si>
     <t>“A CÂMARA MUNICIPAL DE VEREADORES DE MONTE CARLO, ESTADO DE SANTA CATARINA, POR MEIO DA PRESENTE MOÇÃO, VEM, RESPEITOSAMENTE, APELAR À SUPERINTENDÊNCIA DO DEPARTAMENTO NACIONAL DE INFRAESTRUTURA E TRANSPORTES - DNIT, SEJA_x000D_
 CONSTRUÍDO TREVO ROTATIVO NA BR-470, NO PONTO QUE DÁ ACESSO AO MUNICÍPIO DE MONTE CARLO/SC”</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/493/210716064226.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/493/210716064226.pdf</t>
   </si>
   <si>
     <t>“A CÂMARA MUNICIPAL DE VEREADORES DE MONTE CARLO, ESTADO DE SANTA CATARINA, POR MEIO DA PRESENTE MOÇÃO, VEM, RESPEITOSAMENTE, APLAUDIR, E AO MESMO AGRADECER, O EMPENHO DOS SERVIDORES PÚBLICOS MUNICIPAIS DA SAÚDE, PELOS RELEVANTES SERVIÇOS PRESTADOS À POPULAÇÃO MONTECARLENSE NA CAMPANHA DE VACINAÇÃO CONTRA A COVID-19”.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/612/211105065542.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/612/211105065542.pdf</t>
   </si>
   <si>
     <t>“A CÂMARA MUNICIPAL DE VEREADORES DE MONTE CARLO, ESTADO DE SANTA CATARINA, POR MEIO DA PRESENTE MOÇÃO, VEM, RESPEITOSAMENTE, APELAR PARA QUE O INSTITUTO BRASILEIRO DE GEOGRAFIA E ESTATÍSTICA - IBGE, ADOTE AS MEDIDAS NECESSÁRIAS PARA REALIZAÇÃO DO CENSO DEMOGRÁFICO, AINDA ESTE ANO, NO NOSSO MUNICÍPIO, SOB PENA DE, SEM A CONTAGEM, COMPROMETER GRAVEMENTE O DESENVOLVIMENTO, PLANEJAMENTO E EXECUÇÃO DAS POLÍTICAS PÚBLICAS QUE RESULTAM EM BENEFÍCIOS PARA TODOS OS MONTECARLENSES”.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/625/mocao_08_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/625/mocao_08_2021.pdf</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE VEREADORES DE MONTE CARLO, ESTADO DE SANTA CATARINA, POR MEIO DA PRESENTE MOÇÃO, VEM, RESPEITOSAMENTE, APLAUDIR, E AO MESMO AGRADECER, OS RELEVANTES SERVIÇOS PRESTADOS À AGRICULTURA CATARINENSE, EM RECONHECIMENTO AOS 30 ANOS DE EXISTÊNCIA DESTE IMPORTANTE ÓRGÃO CATARINENSE</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Anderson Rafael Sartor</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/522/210818053116.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/522/210818053116.pdf</t>
   </si>
   <si>
     <t>Anderson Rafael Sartor, Vereador desta casa legislativa, vem repeitosamente, requerer a convocação da Exma Secretária de Educação Márcia Oliviera e Duarte a fim de que preste esclarecimentos acerca do procediemnto de distribuição de alimentação escolar entre outros que reputar pertinentes._x000D_
 Requer-se a leitura do requerimento em Plenário e votação para produção dos jurídicos e legais efeitos.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>INFO</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/299/210209044024.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/299/210209044024.pdf</t>
   </si>
   <si>
     <t>Que a Chefe do Poder Executivo Municipal, informe como vem sendo pago o incentivo financeiro federal dos Agentes Comunitários de Saúde, inclusive em termos de valores, a teor do Ofício recebido nesta Câmara, fundamentado na Portaria GM/MSn°3.317 de 07 de Dezembro de 2020, anexo, haja vista o relevante serviço público que prestam na sociedade Montecarlense.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/302/210211054044.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/302/210211054044.pdf</t>
   </si>
   <si>
     <t>Que a Chefe do poder Executivo Municipal informe se houve pagamento de férias à Prefeita Municipal e , em caso de positivo, o encaminhamento dos comprovantes.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>Anderson Rafael Sartor, Carlos Alberto Correa de Almeida, Dirceu de Souza, Emersson de Oliveira, Orávio Cordeiro</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/512/210812071455.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/512/210812071455.pdf</t>
   </si>
   <si>
     <t>Que a chefe do Poder Executivo preste informações, encaminhando os respectivos documentos, acerca da creche “Criança Feliz”, obra construída durante os mandatos do senhor ex-prefeito Antoninho Tibúrcio Gonçalves, mais especificamente: a) se o município teve que devolver  algum valor para União referente a prestação de contas  desta creche; b) se o município teve, de um modo geral, que devolver valores e, se sim, quais valores? c) se a obra recebeu aditivos e, se sim, quais os aditivos (espécie) e valores? d) em qual o ano foi inaugurada a obra e se esta apresenta problemas? e) se a prefeitura tem ainda o projeto para que os vereadores possam ir “in loco” conferir pessoalmente se algum item foi substituído por mais barato, alumínio por ferro, por exemplo. Ainda, seja encaminhado: a) o processo licitatório da obra, nele incluindo os projetos de engenharia, notas de empenho. notas fiscais, aditivos, diligências, data do recebimento definitivo, se houve danos ao erário e se houve devolução de saldos remanescentes ou aplicação de penalidades por inexecução da obra.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/586/211008065823.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/586/211008065823.pdf</t>
   </si>
   <si>
     <t>Que a chefe do Poder Executivo preste informações acerca do protocolo de ouvidoria recebido nesta casa de leis, em que se questiona: “[...] sobre nepostismo se é igual para todos ou pra alguns. na prefeitura de monte carlo a secretaria de administraçao emanuele bridi é casada amaziada com o secretario de obras clovis sandri , ela é quem faz o pagamento dele pode? e ainda por cima tem uma empresa tercerizada prestando serviço pra prefeitura com mão de obra recebendo pela segunda vez , nao basta salario de secretario mais o de firma tercerizada. e mais a esposa que é secretaria de admistração tão ganhando muito desta prefeitura bem dizer 3 salario gordooo enquanto vc vai no posto de saude não tem remedio .mais o pior é que o cara clovis ta em tudo quanto é festa liderando o dinheiro do povo. de certo tem alguma coisa por ai, ainda mais nesta empresa q presta serviço pra prefeitura serviço de todo tipo limpa rua faz instalação eletrica , e se for a fundo tem muita coisa a descobrir...."</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>Luizinho Cordeiro</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/629/pedido_de_informacoes_05_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/629/pedido_de_informacoes_05_2021.pdf</t>
   </si>
   <si>
     <t>Que a chefe do Poder Executivo Municipal informe quem é o responsável pelo plantão nas unidades de saúde da cidade, relacionando, também, os responsáveis pelo departamentos (organograma) quem é quem, no âmbito da Secretaria da Saúde</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Orávio Cordeiro</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/300/210210041153.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/300/210210041153.pdf</t>
   </si>
   <si>
     <t>Que seja realizado a construção de lombadas na rua Oneide Soligo no Bairro São José, bem como a realização de limpeza de valetas e bueiros no Bairro Cohab.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/303/210211054421.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/303/210211054421.pdf</t>
   </si>
   <si>
     <t>Que sejam adotadas providências para que a rua Domingos Rigo seja via de sentido único de circulação, pois no citado endereço está localizada a Escola de Educação Básica Professora Virgínia Paulina da Silva Gonçalves, bem como a Câmara de Dirigentes Lojistas e Cartório, demandando, para maior segurança no trânsito de todos tal acomodação. Ademais, necessário que ocorra o estacionamento em sistema transversal.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/308/indicacao_03.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/308/indicacao_03.pdf</t>
   </si>
   <si>
     <t>Que sejam adotadas providências para manutenção do convênio com a AMA de Fraiburgo, conforme ofício recebido nesta casa e subscrito pelas mães dos autistas do Município de Monte Carlo e a realização de um estudo com vistas à implantação de uma AMA para atendimento exclusivo dos montecarlenses</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>Osni Leodoro</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/316/210224034352.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/316/210224034352.pdf</t>
   </si>
   <si>
     <t>"Que seja realizada a construção de uma lombada na Rua Carlos de Oliveira Prates, em frente a residência do senhor Xande Matos e a construção de outra lombada na Rua Delfina Ribeiro Ferreira, bem como a realização de pinturas das faixas de pedestres nas ruas mencionadas".</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>Carlos Alberto Correa de Almeida</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/329/210317033746.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/329/210317033746.pdf</t>
   </si>
   <si>
     <t>“QUE SEJA REALIZADA, NA MEDIDA DO POSSÍVEL, NA RUA JOAQUIM LOURENÇO DE CORDOVA, ESQUINA COM A RUA JOÃO DIAS DE DEUS, DE ENCONTRO COM O MERCADO BELLA VISTA, ATÉ A AVENIDA ENIO LOPES DE ALBUQUERQUE, UMA VIA DE MÃO ÚNICA E, POSTERIORMENTE, SEJA REALIZADO O ESTACIONAMENTO NO MESMO SENTIDO, EM FRENTE À IGREJA ASSEMBLEIA DE DEUS E A ACADEMIA EVOLUÇÃO FITNESS”.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/334/indicacao_06.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/334/indicacao_06.pdf</t>
   </si>
   <si>
     <t>“SEJA REALIZADA A MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA, COM TROCA DAS LÂMPADAS QUEIMADAS NAS RUAS DA CIDADE, EM ESPECIAL NA RUA PEDRO BARBOSA DOS SANTOS, BAIRRO SANTO ANTÔNIO. ASSEVERA-SE, POR OPORTUNO, QUE CABE AO EXECUTIVO MUNICIPAL LEGISLAR SOBRE ASSUNTOS DE INTERESSE LOCAL CABENDO-LHE, REGULAR, EXECUTAR, LICENCIAR, FISCALIZAR, CONCEDER, PERMITIR OU AUTORIZAR, CONFORME O CASO, OS SERVIÇOS DE ILUMINAÇÃO PÚBLICA”.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/337/210323024041.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/337/210323024041.pdf</t>
   </si>
   <si>
     <t>"QUE SEJAM INSTALADAS CÂMERAS DE MONITORAMENTO NAS DEPENDÊNCIAS DAS ESCOLAS E CRECHES DO MUNÍCIPIO, COM PRIORIDADE PARA AQUELAS QUE POSSUAM UNIDADES DE BERÇARIO E MATERNAL E, EM ESPECIAL, NA ESCOLA DE EDUCAÇÃO BÁSICA OLGA FORTES, GARANTINDO-SE A SEGURANÇA DOS ALUNOS E FISCALIZAÇÃO POR PARTE DOS RESPONSÁVEIS".</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/347/210325043658.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/347/210325043658.pdf</t>
   </si>
   <si>
     <t>"QUE SEJA REALIZADA A COLOCAÇÃO DE PEDRAS BRITAS E PASSADO O ROLO COMPACTADOR, NA RUA ALCEBIADES CANDIDO VELOSO".</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/351/210330042047.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/351/210330042047.pdf</t>
   </si>
   <si>
     <t>"QUE SEJA REALIZADA A CONSTRUÇÃO DE UMA LOMBADA NA RUA JOAQUIM CORREA DE MELO, NO BAIRRO SÃO CARLOS".</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>Emersson de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/355/210407030110.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/355/210407030110.pdf</t>
   </si>
   <si>
     <t>"QUE SEJA REATIVADO O POSTO DE SAÚDE DA LOCALIDADE DE BUTIAZINHO, QUE NO MINÍMO UMA VEZ POR SEMANA TENHA ATENDIMENTO MÉDICO E ODONTOLÓGICO AOS MORADORES DA REFERIDA LOCALIDADE".</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/356/210407030050.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/356/210407030050.pdf</t>
   </si>
   <si>
     <t>"QUE SEJA REALIZADO COM URGÊNCIA NA RUA VILMA CALDART DE DEUS, O CALÇAMENTO OU COLOCAÇÃO DE PEDRAS BRITAS E PASSADO O ROLO COMPACTADOR, E SEJA FEITO TAMBÉM A COLOCAÇÃO DE PROTEÇÃO NAS BOCAS DE LOBO NA RUA INDICADA".</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/359/210408030148.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/359/210408030148.pdf</t>
   </si>
   <si>
     <t>"SEJA VERIFICADA A POSSIBILIDADE DE CONCEDER SOBRE O VALE ALIMENTAÇÃO PAGO AOS SERVIDORES MUNICIPAIS, DO PERCENTUAL DE ÍNDICE NACIONAL DE PREÇOS AO CONSUMIDOR AMPLO (IPCA), ACUMULADO, PRESERVANDO-SE O PODER AQUISITIVO DA CATEGORIA QUE NÃO RECEBE AS CORREÇÕES DESDE LONGA DATA".</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/365/indicacao_13.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/365/indicacao_13.pdf</t>
   </si>
   <si>
     <t>QUE SEJAM ADOTADAS PROVIDÊNCIAS PARA VIABILIZAR A FREQUÊNCIA DIÁRIA DOS ALUNOS À AMA DE FRAIBURGO, POIS ATUALMENTE O CONVÊNIO CONTEMPLA APENAS 3 (TRÊS) DIAS NA SEMANA</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/367/indicacao_14.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/367/indicacao_14.pdf</t>
   </si>
   <si>
     <t>QUE SEJA VERIFICADA A DIVERGÊNCIA NA PLACA DA RUA SEBASTIÃO D. GONÇALVES, BAIRRO CENTRO, POIS, EM CONTATO COM OS COMERCIANTES DA LOCALIDADE, ESTES AFIRMAM QUE O ENDEREÇO CORRETO É SEBASTIÃO NUNES GONÇALVES</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/381/210429050027.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/381/210429050027.pdf</t>
   </si>
   <si>
     <t>"QUE SEJA REALIZADA A MANUTENÇÃO DAS RUAS SEBASTIÃO RIBEIRO DE DEUS, COM JOAQUIM CORREIA DE MELLO, NO BAIRRO SÃO CARLOS POIS SE ENCONTRAM EM PÉSSIMAS CONDIÇÕES DE TRAFEGABILIDADE".</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/382/210504024946.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/382/210504024946.pdf</t>
   </si>
   <si>
     <t>"Que seja melhor avaliado o sistema de cobrança das faturas de água/esgoto emitidas pelo Departamento de Água e Esgoto, pois, em contato com a população, alguns munícipes vêm recebendo avisos de cobrança de períodos antigos, ultrapassando, em tese, o prazo prescricional de exigibilidade".</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/384/indicacao_17.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/384/indicacao_17.pdf</t>
   </si>
   <si>
     <t>"Que seja verificada a possibilidade de, no âmbito da política de assistência social, conceder, às famílias montecarlenses, apoio emergencial financeiro para situações em que as residências são atingidas por incêndios não intencionais, observando-se, obviamente, os critérios de vulnerabilidade, assim como as condições socioeconômicas de eventuais beneficiários”.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/392/indicacao_2021.doc</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/392/indicacao_2021.doc</t>
   </si>
   <si>
     <t>"QUE A CHEFE DO PODER EXECUTIVO MUNICIPAL, ENVIE PROJETO DE LEI A CÂMARA DE VEREADORES ISENTANDO JUROS E MULTAS DE IPTU, BEM COMO ISENTANDO JUROS E MULTAS DAS FATURAS DE ÁGUA E ESGOTO".</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/396/indicacao_19.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/396/indicacao_19.pdf</t>
   </si>
   <si>
     <t>"Que sejam disponibilizados, gratuitamente, testes rápidos de covid-19 para anticorpos IgM e IgG, como política de prevenção e enfrentamento ao coronavírus”.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/401/210511035715.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/401/210511035715.pdf</t>
   </si>
   <si>
     <t>"QUE SEJAM ADOTADAS AS MEDIDAS PARA PROMOVER SEGURANÇA NAS CRECHES E ESCOLAS MUNICIPAIS ( VIGILANTE, PORTEIRO, SISTEMA DE MONITORAMENTO NAS ENTRADAS DAS CRECHES E ESCOLAS MUNICIPAIS, ETC,) DIANTE DO RECENTE EPISÓDIO DE VIOLÊNCIA NOTICIADO NO ESTADO DE SANTA CATARINA".</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/405/210512034858.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/405/210512034858.pdf</t>
   </si>
   <si>
     <t>'QUE A CHEFE DO PODER EXECUTIVO MUNICIPAL, PROVIDENCIE COM A MÁXIMA URGÊNCIA MELHOR SEGURANÇA NAS CRECHES E ESCOLAS MUNICIPAIS, BEM COMO A COLOCAÇÃO DE CÂMERAS DE MONITORAMENTO NOS PORTÕES DE ENTRADAS DAS ESCOLAS, OU REMANEJO DE PESSOAL PARA REALIZAÇÃO DE TRABALHO DE PORTEIRO E OU VIGILANTE".</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>Cleiton Aparício Correa de Siqueira</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/411/indicacao_22.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/411/indicacao_22.pdf</t>
   </si>
   <si>
     <t>"Que seja colocada sinalização da via preferencial no cruzamento das ruas Bernardino Lopes de Albuquerque e Cândida Corrêa Becker, pois,_x000D_
 em contato com os moradores da localidade, ocorrem alguns acidentes no citado cruzamento, de modo que a sinalização da via preferencial_x000D_
 contribuirá para evitar ocorrências e acidentes”.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/421/210520032924.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/421/210520032924.pdf</t>
   </si>
   <si>
     <t>'QUE A CHEFE DO PODER EXECUTIVO MUNICIPAL, PROVIDENCIE A CONSTRUÇÃO DE CALÇADAS PADRÃO "PASSEIOS", ADAPTADOS AOS PORTADORES DE NECESSIDADES ESPECIAIS NA RUA CARLOS PISANI".</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/422/210520040313.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/422/210520040313.pdf</t>
   </si>
   <si>
     <t>"QUE A CHEFE DO PODER EXECUTIVO MUNICIPAL, JUNTAMENTE COM A SECRETARIA DE OBRAS, REALIZE A COLOCAÇÃO DE PROTEÇÃO ENTRE A COBERTURA E AS PAREDES DO GINÁSIO DE ESPORTES OLGA FORTES".</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/434/210528061400.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/434/210528061400.pdf</t>
   </si>
   <si>
     <t>"QUE A CHEFE DO PODER EXECUTIVO MUNICIPAL, REALIZE O PATROLAMENTO E CASCALHAMENTO DA RUA VICINAL, INTERIOR SEDE DA CIDADE, QUE DÁ ACESSO AS RESIDÊNCIAS DOS SENHORES JOÃO VANDERLEI DA SILVA, ANTONIO SCHUMACHER E JARDELINO SCHUMACHER, POIS A MESMA ENCONTRA-SE EM PÉCIMAS CONDIÇÕES DE TRAFEGABILIDADE".</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/439/210602030753.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/439/210602030753.pdf</t>
   </si>
   <si>
     <t>"QUE A CHEFE DO PODER EXECUTIVO MUNICIPAL, PROVIDÊNCIE COM A MÁXIMA URGÊNCIA A SUBSTITUIÇÃO DAS LÂMPADAS EXISTENTES, POR LÂMPADAS DE LED 200WLTS, NO GINÁSIO ALTAIR LUIZ GONÇALVES".</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/440/210602040938.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/440/210602040938.pdf</t>
   </si>
   <si>
     <t>"QUE A CHEFE DO PODER EXECUTIVO MUNICIPAL, PROVIDÊNCIE COM A MÁXIMA URGÊNCIA A COLOCAÇÃO DE UM PONTO DE ÔNIBUS, NA RUA SENHORINHA APARECIDA DA SILVA, NO BAIRRO SÃO JOSÉ".</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/446/210608043913.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/446/210608043913.pdf</t>
   </si>
   <si>
     <t>"QUE A CHEFE DO PODER EXECUTIVO MUNICIPAL, PROMOVA COM A MÁXIMA URGÊNCIA A CONSTRUÇÃO DE UMA LOMBADA NA AVENIDA ÊNIO LOPES DE ALBUQUERQUE EM FRENTE AO SUPERMERCADO ZORNITTA".</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/453/210611062706.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/453/210611062706.pdf</t>
   </si>
   <si>
     <t>QUE SEJA CONSTRUÍDO UM ESPAÇO ADEQUADO PARA ACOMODAR OS MAQUINÁRIOS DO DEPARTAMENTO DE OBRAS, BEM COMO SEJA DISPONIBILIZADO UM ESPAÇO ADEQUADO PARA ABRIGAR OS FUNCIONÁRIOS QUE TRABALHAM NAQUELE DEPARTAMENTO, PRESERVANDO A MANUTENÇÃO DO PATRIMÔNIO E, TAMBÉM, DOS SERVIDORES QUE REALIZAM SEUS SERVIÇOS NA MAIORIA DAS VEZES DE MODO EXTERNO</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/460/210617030511.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/460/210617030511.pdf</t>
   </si>
   <si>
     <t>"QUE A CHEFE DO PODER EXECUTIVO MUNICIPAL, PROMOVA COM A MÁXIMA URGÊNCIA A SUBSTITUIÇÃO DE LÂMPADAS INCANDESCENTES, POR LÂMPADAS DE LED NAS RUAS, CÂNDIDA CORREA BECKER E AVENIDA ÊNIO LOPES DE ALBUQUERQUE".</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/463/210618060429.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/463/210618060429.pdf</t>
   </si>
   <si>
     <t>"QUE SEJAM ADOTADAS PROVIDÊNCIAS PARA CONTRATAÇÃO DE PSICÓLOGOS E ASSISTENTES SOCIAIS NOS SETORES DE SAÚDE, EDUCAÇÃO E ASSISTENCIA SOCIAL, RESPECTIVAMENTE, PARA ATENDIMENTOS PSICOLÓGICOS E DE ASSISTÊNCIA SOCIAL ÀS VÍTIMAS DIRETAS E INDIRETAS DA COVID-19, COMO POLÍTICA DE ENFRENTAMENTO AO CORONAVIRUS".</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/462/210618055531.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/462/210618055531.pdf</t>
   </si>
   <si>
     <t>"SEJA PROVIDENCIADA A ILUMINAÇÃO PÚBLICA NA RUA MANOEL SCHUMACKER, INTERSECÇÃO COM A RODOVIA SC 452, UMA VEZ QUE A ILUMINAÇÃO NA CITADA RUA VAI ATÉ UM PONTO E DEPOIS CESSA. ASSEVERA-SE POR OPORTUNO, QUE CABE AO EXECUTIVO MUNICIPAL LEGISLAR SOBRE ASSUNTOS DE INTERESSE LOCAL CABENDO-LHE, EXECUTAR, LICENCIAR, FISCALIZAR, CONCEDER, PERMITIR OU AUTORIZAR, CONFORME O CASO, OS SERVIÇOS DE ILUMINAÇÃO PÚBLICA".</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>Adair Luiz Gonçalves, Luizinho Cordeiro</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/461/210618051231.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/461/210618051231.pdf</t>
   </si>
   <si>
     <t>"SEJAM ADOTADAS PROVIDÊNCIAS PERTINENTES A APLICAÇÃO DA REPERCUSSÃO DA ALTERAÇÃO DO PISO SALARIAL DOS PROFESSORES NO ESTADO DE SANTA CATARINA PARA OS SERVIDORES PÚBLICOS MUNICIPAIS DA EDUCAÇÃO EM MONTE CARLO".</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/472/210629034836.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/472/210629034836.pdf</t>
   </si>
   <si>
     <t>"QUE A CHEFE DO PODER EXECUTIVO MUNICIPAL, JUNTAMENTE COM A SECRETARIA MUNICIPAL DE SAÚDE E SUA EQUIPE, PROMOVAM COM A MAIOR BREVIDADE POSSÍVEL UM MUTIRÃO DE VACINAÇÃO DA VACINA DA COVID-19 NOS FINAIS DE SEMANA, COMO FORMA DE ENFRENTAMENTO A DISSEMINAÇÃO DO VÍRUS".</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/476/210630045204.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/476/210630045204.pdf</t>
   </si>
   <si>
     <t>"QUE A CHEFE DO PODER EXECUTIVO MUNICIPAL, JUNTAMENTE COM A SECRETARIA DE OBRAS E SERVIÇOS PUBLICOS E SUA RESPECTIVA EQUIPE, PROMOVA A PINTURA DAS FAIXAS DE PEDESTRE E DE ESTACIONAMENTO DE VEÍCULOS NA RUA DO COMÉRCIO".</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/509/210806060006.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/509/210806060006.pdf</t>
   </si>
   <si>
     <t>"QUE A CHEFE DO PODE EXECUTIVO MUNICIPAL, JUNTAMENTE COM A SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PUBLICOS E EQUIPE, PROMOVAM A TROCA DA PLACA DO GINÁSIO MUNICIPAL ALTAIR LUIZ GONÇALVES, POIS A MESMA ENCONTRA-SE COM A IDENTIFICAÇÃO DO REFERIDO GINÁSIO DANIFICADA".</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/538/210902032404.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/538/210902032404.pdf</t>
   </si>
   <si>
     <t>"QUE A CHEFE DO PODER EXECUTIVO MUNICIPAL, JUNTAMENTE COM A SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PUBLICOS E EQUIPE, PROMOVAM ESTUDOS PARA QUE SEJAM CONSTRUÍDOS ECO-PONTOS DE COLETAS DE LIXO NO INTERIOR DO MUNICIPIO E REALIZADO A COLETA DE ENTULHOS E LIXO DUAS VEZES POR MÊS".</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/539/210902032424.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/539/210902032424.pdf</t>
   </si>
   <si>
     <t>"QUE A CHEFE DO PODER EXECUTIVO MUNICIPAL, JUNTAMENTE COM A SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS E EQUIPE, PROMOVAM A CONSTRUÇÃO DE DUAS LOMBADAS NA RUA FLORÊNCIO RIBEIRO CORREA NO BAIRRO SÃO CARLOS".</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/560/210910065952.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/560/210910065952.pdf</t>
   </si>
   <si>
     <t>"QUE A CHEFE DO PODER EXECUTIVO MUNICIPAL, JUNTAMENTE COM A SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PUBLICOS E EQUIPE, PROMOVAM A CONSTRUÇÃO DE BANHEIROS PUBLICOS COM ACESSIBILIDADE NAS PRAÇA DAS BANDEIRAS".</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/562/210914034734.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/562/210914034734.pdf</t>
   </si>
   <si>
     <t>" QUE A CHEFE DO PODER EXECUTIVO MUNICIPAL, JUNTAMENTE COM A SECRETARIA DE OBRAS E SERVIÇOS PÚBLICOS E EQUIPE, PROMOVAM A CONSTRUÇÃO DE UMA LOMBADA NA RUA JOAQUIM CORREA DE MELLO, NO BAIRRO SÃO CARLOS".</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/573/210917062810.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/573/210917062810.pdf</t>
   </si>
   <si>
     <t>" QUE SEJAM ADOTADAS PROVIDÊNCIAS PARA A INSTALAÇÃO DE REDUTOR DE VELOCIDADE (lombada) NA RUA JOAQUIM CORREA DE MELO, ENTRE A APAE E IGREJA CATÓLICA DO BAIRRO SÃO CARLOS, BEM COMO A COLOCAÇÃO DE BOCA DE LOBO NA ESQUINA DA RUA ENIO LOPES DE ALBUQUERQUE COM A RUA JOAQUIM CORREA DE MELO, POIS É DE FUNDAMENTAL IMPORTÂNCIA PARA GARANTIR MAIOR SEGURANÇA E TRANQUILIDADE AOS CONDUTORES E AOS MORADORES DA LOCALIDADE, ESPECIALMENTE PORQUE MUITAS CRIANÇAS, ESTUDANTES, LÁ TRANSITAM".</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/574/210917063819.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/574/210917063819.pdf</t>
   </si>
   <si>
     <t>"QUE SEJAM ADOTADAS PROVIDÊNCIAS PARA A MANUTENÇÃO DAS INSTALAÇÕES DOS PORTAIS DA CIDADE, INCLUSIVE OS CANTEIROS, SOLICITADAS POR MORADORES DA REDONDEZA".</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>Anderson Rafael Sartor, Carlos Alberto Correa de Almeida, Dirceu de Souza, Emersson de Oliveira, Orávio Cordeiro, Osni Leodoro</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/576/210917070120.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/576/210917070120.pdf</t>
   </si>
   <si>
     <t>" QUE SEJAM ADOTADAS PROVIDÊNCIAS PARA REVISAR A TARIFA DE ÁGUA E ESGOTO PAGA PELOS COMERCIANTES, QUE HOJE GIRA EM TORNO DE 10.000 LITROS DE TARIFA BÁSICA DE MODO QUE OS VEREADORES INDICAM A REVISÃO PARA NO MÍNIMO DE 15.000 LITROS".</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/575/210917065323.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/575/210917065323.pdf</t>
   </si>
   <si>
     <t>" QUE A CHEFE DO PODER EXECUTIVO MUNICIPAL, JUNTAMENTE COM A SECRETARIA DE ADMINISTRAÇÃO E FINANÇAS, PROMOVAM ESTUDOS PARA QUE SEJA REALIZADO AUMENTO NO VALOR DO VALE ALIMENTAÇÃO DE TODOS OS FUNCIONÁRIOS MUNICIPAIS".</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/613/211105062105.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/613/211105062105.pdf</t>
   </si>
   <si>
     <t>"Que a Chefe do Poder Executivo Municipal, juntamente com a secretaria Municipal de Obras e Serviços Públicos, promovam estudos para que seja realizado uma licitação de no mínimo 200 horas de máquinas pesadas, como trator de esteira e retroescavadeira hidráulica, para atender a demanda do interior do Município, bem como cascalhos melhorando as condições de trafegabilidade das estradas".</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/617/211109041023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/617/211109041023.pdf</t>
   </si>
   <si>
     <t>" Que a Chefe do Poder Executivo Municipal, juntamente com a Secretaria Municipal de Obras e Serviços Públicos e equipe, promovam a reforma e colocação de proteção nas boca de lobo na rua Joaquim Correa de Mello, mais especialmente nas proximidades do supermercado JL Cordeiro".</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/661/211210075200.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/661/211210075200.pdf</t>
   </si>
   <si>
     <t>Que sejam adotadas as medidas para tornar público, mediante inserção do link de acesso na página da Prefeitura e nas redes sociais, da lista de espera, atualizada, dos pacientes que aguardam consultas (discriminadas por especialidade), exames, intervenções cirúrgicas e quaisquer outros procedimentos na sua área de gestão, disponibilizada pelo Estado de Santa Catarina.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>Ata da Sessão</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/283/210108044046.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/283/210108044046.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 1ª Sessão Solene da 5ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/336/210323022651.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/336/210323022651.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 8ª Sessão do Plenário Virtual da 5ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/340/210325024511.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/340/210325024511.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 9ª Sessão do Plenário Virtual da 5ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/350/210330021608.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/350/210330021608.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 10ª Sessão do Plenário Virtual da 5ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/354/210406051513.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/354/210406051513.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 11ª Sessão do Plenário Virtual da 5ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/362/210413050043.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/362/210413050043.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 12ª Sessão do Plenário Virtual da 5ª Sessão Legislativa da 8ª Legisaltura</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/366/210420032349.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/366/210420032349.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 13ª Sessão do Plenário Virtual da 5ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/378/210427053527.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/378/210427053527.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 14ª Sessão Plenário Virtual da 5ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/391/ata_15a_sessao.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/391/ata_15a_sessao.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 15ª Sessão do plenário Virtual da 5ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/400/210511031609.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/400/210511031609.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 16ª Sessão do Plenário Virtual da 5ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/416/210519023807.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/416/210519023807.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 17ª Sessão do Plenário Virtual da 5ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/423/210525045004.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/423/210525045004.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 18ª Sessão do Plenário Virtual da 5ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/438/210601030312.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/438/210601030312.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 1ª Sessão Ordinária da 5ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>OUT</t>
   </si>
   <si>
     <t>Outros expedientes (ofícios, mensagens, etc)</t>
   </si>
   <si>
     <t>Outras Entidades</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/294/210204024700.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/294/210204024700.pdf</t>
   </si>
   <si>
     <t>Agentes Comunitários de Saúde - Monte Carlo</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/301/210211023011.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/301/210211023011.pdf</t>
   </si>
   <si>
     <t>Convênio AMA</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/310/210218214813.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/310/210218214813.pdf</t>
   </si>
   <si>
     <t>Ofício - IBGE/2021</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/315/orientacao_administrativa_mpc_001-2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/315/orientacao_administrativa_mpc_001-2021.pdf</t>
   </si>
   <si>
     <t>Nota de Orientação Administrativa Circular MPC 001/2021._x000D_
 Assunto: Medidas administrativas relativas à transparência no processo de vacinação contra COVID-19 nos Municípios de Santa Catarina.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/325/solicitacao_espaco_da_camara.docx</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/325/solicitacao_espaco_da_camara.docx</t>
   </si>
   <si>
     <t>Solicitação, espaço da Câmara de Vereadores para inscrições de Curso de Máquinas Pesadas.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/326/oficio_21_-_camara_campos_novos.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/326/oficio_21_-_camara_campos_novos.pdf</t>
   </si>
   <si>
     <t>Ofício, solicitação de APOIO de Vossas Excelências, para mobilização dos Governantes, afim de finalizar os leitos de UTI na Fundação Hospitalar Dr. José Athanásio, até o mês de abril do corrente ano.  "conforme ofício anexo encaminhado a Casa Civil".</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/328/oficio_23_camara_campos_novos.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/328/oficio_23_camara_campos_novos.pdf</t>
   </si>
   <si>
     <t>Ofício, solicitação de APOIO de Vossas Excelências, para mobilização dos Governantes, afim de finalizar os leitos de UTI na Fundação Hospitalar Dr. José Athanásio, até o mês de abril do corrente ano. "conforme ofício anexo"".</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/330/oficio_n001_mpsc.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/330/oficio_n001_mpsc.pdf</t>
   </si>
   <si>
     <t>Ofício N°001/MPSC</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/352/210330045628.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/352/210330045628.pdf</t>
   </si>
   <si>
     <t>Convite Solenidade, Ministério Publico - SC</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/451/oficio_carixa_economica.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/451/oficio_carixa_economica.pdf</t>
   </si>
   <si>
     <t>Caixa Econômica Federal informando sobre recursos do Município</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/540/210902043255.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/540/210902043255.pdf</t>
   </si>
   <si>
     <t>Convite: Alvorada 07 de Setembro</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/542/210903044032.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/542/210903044032.pdf</t>
   </si>
   <si>
     <t>Ofício N° 57/2021._x000D_
 ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE MONTE CARLO - APAE</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/589/211014024249.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/589/211014024249.pdf</t>
   </si>
   <si>
     <t>Funcionamento da Agência de Correios e Telégrafos de Monte Carlo_x000D_
 Resposta a Moção de Autoria desta Casa de Leis N°04/2021.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/615/211109024805.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/615/211109024805.pdf</t>
   </si>
   <si>
     <t>Participação das Reuniões de Planejamento e Acompanhamento do Censo 2022.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/593/211015054538.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/593/211015054538.pdf</t>
   </si>
   <si>
     <t>Of. 096/2021 - Indicação de membros para comporem o Conselho Municipal de Desenvolvimento Rural Sustentável - Monte Carlo/SC</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/595/211021025626.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/595/211021025626.pdf</t>
   </si>
   <si>
     <t>Demonstrativo de Projeção de Excesso de Arrecadação</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/601/211026024731.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/601/211026024731.pdf</t>
   </si>
   <si>
     <t>CONAE:_x000D_
 Fórum Municipal de Educação de Monte Carlo, convida a todos os munícipes para participar da IV CONFERÊNCIA NACIONAL DA EDUCAÇÃO - ETAPA MUNICIPAL a realizar-se:_x000D_
 Data: 04/11/2021_x000D_
 Local: Auditório da EEB Erci Dick_x000D_
 Inicio: 13 horas</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/624/211117030741.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/624/211117030741.pdf</t>
   </si>
   <si>
     <t>Ofício Câmara dos Deputados do Brasil_x000D_
 PEDRO UCZAI - PT/SC</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/637/211126032212.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/637/211126032212.pdf</t>
   </si>
   <si>
     <t>Resposta a Moção N°07/2021</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/659/oficio_caixa_06_de_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/659/oficio_caixa_06_de_2021.pdf</t>
   </si>
   <si>
     <t>Créditos de Recursos Financeiros - Orçamento Geral da União - CAIXA ECONOMICA FEDERAL</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>OFC</t>
   </si>
   <si>
     <t>Ofício do Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/285/oficio_n_05_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/285/oficio_n_05_2021.pdf</t>
   </si>
   <si>
     <t>Cópia do Decreto Municipal N° 148/2021.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/293/210204023305.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/293/210204023305.pdf</t>
   </si>
   <si>
     <t>Resposta do Ofício N°03/CMMC/2021.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/313/oficio_n_20_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/313/oficio_n_20_2021.pdf</t>
   </si>
   <si>
     <t>Resposta do Pedido de Informações N°01/2021.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/314/oficio_n_21_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/314/oficio_n_21_2021.pdf</t>
   </si>
   <si>
     <t>Resposta do Pedido de Informações N°02/2021.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/288/oficio_n_24_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/288/oficio_n_24_2021.pdf</t>
   </si>
   <si>
     <t>Decretos Municipais N°01/02/03/04/05/06/2021.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/289/oficio_n_25_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/289/oficio_n_25_2021.pdf</t>
   </si>
   <si>
     <t>Lei Municipal N°1218/2021.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/291/oficio_n_40_2021_-_balancetes_dez_2020_funrebom.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/291/oficio_n_40_2021_-_balancetes_dez_2020_funrebom.pdf</t>
   </si>
   <si>
     <t>Balancetes Dez 2020 - FUNREBOM</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/292/oficio_n_42_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/292/oficio_n_42_2021.pdf</t>
   </si>
   <si>
     <t>Balancetes Dez 2020 Fundo Municipal de Saúde</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/286/ccf28012021_00000.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/286/ccf28012021_00000.pdf</t>
   </si>
   <si>
     <t>Ofício 43/2021 - empenhos Pagos do Fundo Municipal de Saúde - ano de 2020; Prefeitura Municipal ano de 2020 e 2021 e Fundo de Reequipamento dos Bombeiros - ano de 2020</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/371/oficio_n_046_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/371/oficio_n_046_2021.pdf</t>
   </si>
   <si>
     <t>Reserva espaço da Câmara de Vereadores, para empresa MASTER - realização de recrutamento de pessoas para trabalhar na empresa.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/295/210205043753.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/295/210205043753.pdf</t>
   </si>
   <si>
     <t>Of. 47/2021 que encaminha documentos para complementação do projeto de lei nº. 03/2021</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/307/oficio_n_71_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/307/oficio_n_71_2021.pdf</t>
   </si>
   <si>
     <t>Convite Audiência Publica do 3º Quadrimestre do ano de 2020, que se realizará no dia 25 de Fevereiro de 2021, as 17hrs, na sala de reuniões da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/311/210223023152.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/311/210223023152.pdf</t>
   </si>
   <si>
     <t>Fundo Municipal de Saúde- 2020 e 2021_x000D_
 Prefeitura Municipal - 2020 e 2021_x000D_
 Fundo de Reequipamento dos Bombeiros- 2020 e 2021</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/321/oficio_no_90_de_2021..pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/321/oficio_no_90_de_2021..pdf</t>
   </si>
   <si>
     <t>Balancetes Prefeitura Municipal - Janeiro de 2021.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/322/oficio_no_91_de_2021..pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/322/oficio_no_91_de_2021..pdf</t>
   </si>
   <si>
     <t>Balancetes Fundo Municipal de Saúde - Janeiro de 2021.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/323/oficio_n_92_de_2021..pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/323/oficio_n_92_de_2021..pdf</t>
   </si>
   <si>
     <t>Balancetes FUNREBOM -Janeiro de 2021.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/338/oficio_n_130_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/338/oficio_n_130_2021.pdf</t>
   </si>
   <si>
     <t>OFICIO N 130/2021 - encaminha cópia dos Decretos nº. 19/20/21/23/24/25/26/27/28/2021</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/342/210325031007.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/342/210325031007.pdf</t>
   </si>
   <si>
     <t>Balancetes Mês de fevereiro de 2021 Prefeitura Municipal/ Funrebom e Fundo Municipal de Saúde.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/343/oficio_n_132_2021_balancetes_fevereiro_fms.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/343/oficio_n_132_2021_balancetes_fevereiro_fms.pdf</t>
   </si>
   <si>
     <t>Balancetes/Fevereiro de 2021 - Fundo Municipal de Saúde</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/344/oficio_n_133_2021_balancetes_fev_funrebom.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/344/oficio_n_133_2021_balancetes_fev_funrebom.pdf</t>
   </si>
   <si>
     <t>Balancetes fevereiro FUNREBOM - 2021.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/345/oficio_n_134_2021_balancetes_fevereiro_prefeitura.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/345/oficio_n_134_2021_balancetes_fevereiro_prefeitura.pdf</t>
   </si>
   <si>
     <t>Balancetes Fevereiro Prefeitura Municipal - 2021.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/339/210325021846.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/339/210325021846.pdf</t>
   </si>
   <si>
     <t>Empenhos pagos:_x000D_
 _x000D_
 Fundo Municipal de Saúde 2020/2021._x000D_
 Prefeitura Municipal 2020/2021._x000D_
 Fundo de Reequipamento dos Bombeiros 2020/2021.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/357/oficio_n_155_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/357/oficio_n_155_2021.pdf</t>
   </si>
   <si>
     <t>Decretos Prefeitura Municipal N° 29/30/21/32/33/34/2021.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/358/oficio_n_156_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/358/oficio_n_156_2021.pdf</t>
   </si>
   <si>
     <t>Leis Municipais N°1221/1222/1223/2021.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/363/oficio_n_171_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/363/oficio_n_171_2021.pdf</t>
   </si>
   <si>
     <t>MINUTA - resposta ao Projeto de Lei N° 10/2021.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/370/oficio_n_185_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/370/oficio_n_185_2021.pdf</t>
   </si>
   <si>
     <t>Cópias dos Decretos N° 35/36/37/38/39/40/2021.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/368/oficio_n_186_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/368/oficio_n_186_2021.pdf</t>
   </si>
   <si>
     <t>Cópias das Leis Municipais N°1219/1220/1221/1222/1223/1224/1225/2021.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/375/oficio_n_187_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/375/oficio_n_187_2021.pdf</t>
   </si>
   <si>
     <t>Balancetes, Março, Prefeitura Municipal</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/377/oficio_n_188_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/377/oficio_n_188_2021.pdf</t>
   </si>
   <si>
     <t>Balancetes Março 2021 - Fundo Municipal de Saúde</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/376/oficio_n_189_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/376/oficio_n_189_2021.pdf</t>
   </si>
   <si>
     <t>Balancetes, Março 2021 - FUNREBOM</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/403/oficio_n_218_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/403/oficio_n_218_2021.pdf</t>
   </si>
   <si>
     <t>Leis Municipais N° 1226/1227/1228/1229/2021.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/402/oficio_n_219_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/402/oficio_n_219_2021.pdf</t>
   </si>
   <si>
     <t>Decretos do Poder Executivo N° 41/42/43/44/45/46/47/48/49/50/51/52/53/2021.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/406/oficio_n_233_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/406/oficio_n_233_2021.pdf</t>
   </si>
   <si>
     <t>RETIRADA PROJETO DE LEI COMPLEMENTAR N° 02/2021.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/407/oficio_n_234_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/407/oficio_n_234_2021.pdf</t>
   </si>
   <si>
     <t>RETIRADA PROJETO DE LEI N°16/2021.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>REGULAMENTA A FAIXA DE DOMÍNIO E PISTAS DAS ESTRADAS RURAIS MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/429/oficio_n_282_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/429/oficio_n_282_2021.pdf</t>
   </si>
   <si>
     <t>Balancetes, Abril Prefeitura Municipal</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/430/oficio_n_283_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/430/oficio_n_283_2021.pdf</t>
   </si>
   <si>
     <t>Balancetes Fundo Municipal de Saúde Abril de 2021.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/431/oficio_n_284_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/431/oficio_n_284_2021.pdf</t>
   </si>
   <si>
     <t>Balancetes Abril FUNREBOM 2021.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/432/oficio_n_285_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/432/oficio_n_285_2021.pdf</t>
   </si>
   <si>
     <t>Decretos Prefeitura Municipal N°54/55/56/57/58/59/60/61/62/63/64/2021.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/433/oficio_n_286_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/433/oficio_n_286_2021.pdf</t>
   </si>
   <si>
     <t>Leis Ordinárias N° 1230/1231/2021;_x000D_
 Lei Complementar N° 115/2021.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/444/oficio_n_297_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/444/oficio_n_297_2021.pdf</t>
   </si>
   <si>
     <t>Solicitação de Retirada do Projeto de Lei N° 018/2021.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/458/oficio_n_310_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/458/oficio_n_310_2021.pdf</t>
   </si>
   <si>
     <t>Decretos do Poder Executivo Municipal N° 65/66/67/68/69/70/71/2021.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/459/oficio_n_311_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/459/oficio_n_311_2021.pdf</t>
   </si>
   <si>
     <t>Leis Municipais Ordinárias N° 1232/1233/1234/1235/2021.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/546/210909024751.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/546/210909024751.pdf</t>
   </si>
   <si>
     <t>Resposta Pedido de Informações N°03/2021.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/517/210817025646.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/517/210817025646.pdf</t>
   </si>
   <si>
     <t>Solicitar a esta Casa o direito de resposta, sobre os fatos mencionados na última sessão referente a alimentação nas escolas sendo que este assunto é de responsabilidade da pasta qual respondo. _x000D_
 Objetivo é esclarecer os fatos não deixando margem de duvida quanto ao Processo de distribuição da alimentação escolar.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/469/oficio_n_349_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/469/oficio_n_349_2021.pdf</t>
   </si>
   <si>
     <t>Balancetes Mês de Maio de 2021 FUNREBOM</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/470/oficio_n_350_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/470/oficio_n_350_2021.pdf</t>
   </si>
   <si>
     <t>Balancetes Mês de Maio de 2021 Fundo Municipal de Saúde</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/471/oficio_n_351_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/471/oficio_n_351_2021.pdf</t>
   </si>
   <si>
     <t>Balancetes Mês de Maio de 2021 Prefeitura Municipal</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/477/oficio_n_354_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/477/oficio_n_354_2021.pdf</t>
   </si>
   <si>
     <t>Leis Ordinárias do Poder Executivo Municipal N°1236/1237/1238/1239/2021 e a Lei Complementar N°116/2021.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/478/oficio_n_356_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/478/oficio_n_356_2021.pdf</t>
   </si>
   <si>
     <t>Decretos Municipais N°72/73/74/75/76/77/2021.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/480/oficio_n_359_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/480/oficio_n_359_2021.pdf</t>
   </si>
   <si>
     <t>Solicitação de Retirada do Projeto de Lei Complementar N° 03/2021.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/491/oficio_n_376_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/491/oficio_n_376_2021.pdf</t>
   </si>
   <si>
     <t>Decretos do Poder Executivo N° 78/79/80/81/82/83/84/85/86/87/88/2021.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/492/oficio_n_377_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/492/oficio_n_377_2021.pdf</t>
   </si>
   <si>
     <t>Lei Ordinária do Poder Executivo Municipal N° 1240/2021.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/495/oficio_n_379_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/495/oficio_n_379_2021.pdf</t>
   </si>
   <si>
     <t>Solicitação de retirada do Projeto de Lei Complementar N°05/2021.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/501/oficio_n_397_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/501/oficio_n_397_2021.pdf</t>
   </si>
   <si>
     <t>Decreto do Poder Executivo N° 84/21 de 06 de Julho de 2021.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/505/oficio_n_410_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/505/oficio_n_410_2021.pdf</t>
   </si>
   <si>
     <t>Lei Ordinária do Poder Executivo N° 1241/2021.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/506/oficio_n_411_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/506/oficio_n_411_2021.pdf</t>
   </si>
   <si>
     <t>Decretos do Poder Executivo N° 89/90/91/92/93/2021.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/507/210805024739.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/507/210805024739.pdf</t>
   </si>
   <si>
     <t>Prestação de Contas dos EMPENHOS PAGOS_x000D_
 Fundo Municipal de Saúde 2021_x000D_
 Fundo de Reequipamento dos Bombeiros 2021_x000D_
 Prefeitura Municipal 2021</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/281/oficio_n__415_2020.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/281/oficio_n__415_2020.pdf</t>
   </si>
   <si>
     <t>Cópias dos Decretos Municipais N° 135,136,137,138,139,140,141,142,143,144,145,146,147/2020.</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/282/oficio_n_416_2020.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/282/oficio_n_416_2020.pdf</t>
   </si>
   <si>
     <t>Cópia da Lei Municipal N° 1217/2020.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/341/210325031007.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/341/210325031007.pdf</t>
   </si>
   <si>
     <t>Balancetes Mês de Fevereiro de 2021 Prefeitura.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/424/scan_20210525_155629.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/424/scan_20210525_155629.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei N°018/2021 - Justificativa</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/486/edital_convocacao_audiencia.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/486/edital_convocacao_audiencia.pdf</t>
   </si>
   <si>
     <t>oficio audiência publica</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/529/oficio_n_435_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/529/oficio_n_435_2021.pdf</t>
   </si>
   <si>
     <t>Leis Municipais N° 1242 e 1243/2021.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/527/oficio_n_436_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/527/oficio_n_436_2021.pdf</t>
   </si>
   <si>
     <t>Decretos Municipais N° 94/95/96/97/98/99/100/101/2021.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/534/oficio_n_465_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/534/oficio_n_465_2021.pdf</t>
   </si>
   <si>
     <t>Decretos do Poder Executivo Municipal N° 102/103/104/105/106/107/108/109/110/2021.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/535/oficio_n_466_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/535/oficio_n_466_2021.pdf</t>
   </si>
   <si>
     <t>Leis do Poder Executivo Municipal N°1242/1243/1244/1245/2021.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/549/oficio_n_473_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/549/oficio_n_473_2021.pdf</t>
   </si>
   <si>
     <t>Balancetes mês de Junho Fundo Municipal de Saúde</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/550/oficio_n_474_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/550/oficio_n_474_2021.pdf</t>
   </si>
   <si>
     <t>Balancetes mês de Julho de 2021 Fundo Municipal de Saude</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/551/oficio_n_475_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/551/oficio_n_475_2021.pdf</t>
   </si>
   <si>
     <t>Balancetes Funrebom Junho de 2021.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/552/oficio_n_476_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/552/oficio_n_476_2021.pdf</t>
   </si>
   <si>
     <t>Balancetes Julho de 2021 Funrebom</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/553/oficio_n_477_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/553/oficio_n_477_2021.pdf</t>
   </si>
   <si>
     <t>Balancetes mês de Junho de 2021 - PREFEITURA MUNICIPAL</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/566/oficio_n_504_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/566/oficio_n_504_2021.pdf</t>
   </si>
   <si>
     <t>Leis Ordinárias Municipais N°1245/1246/1247/1248/1249/1250/1251/2021.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/567/oficio_n_505_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/567/oficio_n_505_2021.pdf</t>
   </si>
   <si>
     <t>Decretos Municipais N°113/114/115/116/117/118/119/120/121/122/123/2021.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/568/oficio_n_507_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/568/oficio_n_507_2021.pdf</t>
   </si>
   <si>
     <t>Lei Complementar Municipal N° 117/2021.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/577/210921023644.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/577/210921023644.pdf</t>
   </si>
   <si>
     <t>Empenhos pagos_x000D_
 Fundo Municipal de Saúde 2021_x000D_
 Prefeitura Municipal 2021_x000D_
 Fundo de Reequipamento dos Bombeiros 2021</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/581/oficio_n_529_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/581/oficio_n_529_2021.pdf</t>
   </si>
   <si>
     <t>Balancetes FUNREBOM 2021</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/582/oficio_n_530_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/582/oficio_n_530_2021.pdf</t>
   </si>
   <si>
     <t>Balancetes Fundo Municipal de Saúde Mês de Agosto de 2021</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/583/oficio_n_531_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/583/oficio_n_531_2021.pdf</t>
   </si>
   <si>
     <t>Balancetes Prefeitura Municipal Agosto de 2021</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/673/scan_20211015_141134.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/673/scan_20211015_141134.pdf</t>
   </si>
   <si>
     <t>Ofício nº 535/2021/AJM</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/584/oficio_n_542_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/584/oficio_n_542_2021.pdf</t>
   </si>
   <si>
     <t>Leis Municipais N° 1252 e 1253/2021.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/585/oficio_n_543_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/585/oficio_n_543_2021.pdf</t>
   </si>
   <si>
     <t>Decretos N° 124/125/126/127/128/129/130/2021.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/596/scan_20211020_130923.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/596/scan_20211020_130923.pdf</t>
   </si>
   <si>
     <t>Decretos do Poder Executivo N°131/132/133/134/135/136/137/138/139/2021.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/602/scan_20211021_133935.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/602/scan_20211021_133935.pdf</t>
   </si>
   <si>
     <t>Prestação de Contas da Festa do Município realizada no dia 24 de Setembro de 2021.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/603/scan_20211025_163849.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/603/scan_20211025_163849.pdf</t>
   </si>
   <si>
     <t>Convite: _x000D_
 Audiência Publica dia 28/10/2021_x000D_
 Horário: 17:30hrs_x000D_
 Link será encaminhado ao presidente da Câmara para repassar aos demais Vereadores</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/604/oficio_579-2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/604/oficio_579-2021.pdf</t>
   </si>
   <si>
     <t>Esclarecimento Prefeito Municipal em Exercício: Projeto de Lei que Cria a Fundação Municipal de Esportes</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/606/oficio_581-2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/606/oficio_581-2021.pdf</t>
   </si>
   <si>
     <t>Balancetes Mês de Setembro de 2021 Prefeitura Municipal</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/607/oficio_582-2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/607/oficio_582-2021.pdf</t>
   </si>
   <si>
     <t>Balancetes Mês de Setembro de 2021 Fundo Municipal de Saúde</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/605/oficio_____583-2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/605/oficio_____583-2021.pdf</t>
   </si>
   <si>
     <t>Balancetes Mês de Setembro de 2021 FUNREBOM</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/610/oficio_n_595_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/610/oficio_n_595_2021.pdf</t>
   </si>
   <si>
     <t>Leis Ordinárias Municipais N° 1254/1255/1256/2021.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/611/oficio_n_596_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/611/oficio_n_596_2021.pdf</t>
   </si>
   <si>
     <t>Decretos Municipais N° 140/141/142/143/144/145/146/147/148/2021.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/623/oficio_n_620_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/623/oficio_n_620_2021.pdf</t>
   </si>
   <si>
     <t>Decretos Municipais N° 149/150/151/152/2021.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/643/oficio_n_646_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/643/oficio_n_646_2021.pdf</t>
   </si>
   <si>
     <t>Resposta: Requerimento de Informações Nº 05/2021.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/632/oficio_n_655_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/632/oficio_n_655_2021.pdf</t>
   </si>
   <si>
     <t>Decretos do Executivo N° 153/154/155/156/157/158/159/160/161/162/163/2021.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/633/oficio_n_656_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/633/oficio_n_656_2021.pdf</t>
   </si>
   <si>
     <t>Leis Municipais N°1257/1258/1259/1260/2021.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/639/oficio_n_672_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/639/oficio_n_672_2021.pdf</t>
   </si>
   <si>
     <t>Balancetes FUNREBOM de Outubro de 2021.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/640/oficio_n_673_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/640/oficio_n_673_2021.pdf</t>
   </si>
   <si>
     <t>Balancetes Fundo Municipal de Saúde - Outubro 2021</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/641/oficio_n_674_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/641/oficio_n_674_2021.pdf</t>
   </si>
   <si>
     <t>Balancetes- Prefeitura Municipal Outubro- 2021</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/657/oficio_n_687_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/657/oficio_n_687_2021.pdf</t>
   </si>
   <si>
     <t>Decretos do Poder Executivo N° 164/165/166/167/168/169/170/171/2021.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/658/oficio_n_688_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/658/oficio_n_688_2021.pdf</t>
   </si>
   <si>
     <t>Leis Ordinárias N° 1261/1262/1263/1264/1265/1266/1267/1268/2021.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/681/oficio_n_707_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/681/oficio_n_707_2021.pdf</t>
   </si>
   <si>
     <t>Decretos do Poder Executivo N°172/173/174/175/176/177/178/179/180/181/182/183/184/185/186/187/188/2021.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/683/oficio_n_709_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/683/oficio_n_709_2021.pdf</t>
   </si>
   <si>
     <t>Leis Municipais N° 1269/1270/1271/1272/1273/2021 e Lei Complementar N° 118/2021.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/687/oficio_n_726_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/687/oficio_n_726_2021.pdf</t>
   </si>
   <si>
     <t>Balancetes- Novembro de 2021 - FUNREBOM</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/688/oficio_n_727_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/688/oficio_n_727_2021.pdf</t>
   </si>
   <si>
     <t>Balancetes- Novembro de 2021- Fundo Municipal de Saúde</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/689/oficio_n_728_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/689/oficio_n_728_2021.pdf</t>
   </si>
   <si>
     <t>Balancetes- Novembro de 2021- Prefeitura Municipal</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>EMEND</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/572/210917062104.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/572/210917062104.pdf</t>
   </si>
   <si>
     <t>EMENDA REDACIONAL AO PROJETO DE DECRETO LEGISLATIVO N°01/2021</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/669/211214031753.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/669/211214031753.pdf</t>
   </si>
   <si>
     <t>Acrescenta o parágrafo único ao art. 5º do projeto de lei 54/2021</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/670/211214031733.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/670/211214031733.pdf</t>
   </si>
   <si>
     <t>Modifica o art. 4º do projeto de lei 55/2021</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>EMSUP</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/479/emenda_supressiva.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/479/emenda_supressiva.pdf</t>
   </si>
   <si>
     <t>Suprime o art. 7º do projeto de lei complementar 03/2021</t>
   </si>
   <si>
     <t>PROC</t>
   </si>
   <si>
     <t>Processo Administrativo</t>
   </si>
   <si>
     <t>PROCESSO ADMINISTRATIVO - ELEIÇÃO COMISSÕES TÉCNICAS PARA O ANUÊNIO DE 2021</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>Tribunal de Contas do Estado de Santa Catarina</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/319/documento-processo-completo-2000097299.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/319/documento-processo-completo-2000097299.pdf</t>
   </si>
   <si>
     <t>@PCP 20/00097299 - Prestação de Contas referente ao exercício de 2019</t>
   </si>
   <si>
     <t>Contabilidade da Câmara - CONT</t>
   </si>
   <si>
     <t>PREGÃO PRESENCIAL 2021 - CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DE SERVIÇOS DE LICENCIAMENTO MENSAL DE SISTEMAS DE GESTÃO PÚBLICA COM USUÁRIOS LIMITADOS, MANUTENÇÃO CORRETIVA, LEGAL E TECNOLÓGICA, IMPLANTAÇÃO, MIGRAÇÃO DE DADOS, TREINAMENTO E APERFEIÇOAMENTO, PROVIMENTO DE DATA CENTAR E SUPORTE TÉCNICO, CONFORME PADRÕES DE DESEMPENHO E QUALIDADE OBJETIVAMENTE DESCRITOS NOS ANEXOS DESTE EDITAL</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>DISPENSA DE LICITAÇÃO VISANDO A CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇOS DE SUPORTE DE COMPUTADORES, CONFIGURAÇÃO DE IMPRESSORAS, COMPARTILHAMENTOS, BANCO DE DADOS, PROGRAMAS UTILIZADOS NO ÓRGÃO E ATUALIZAÇÃO DE SISTEMAS, DENTRE OUTROS</t>
   </si>
   <si>
     <t>Presidência da Câmara - PRES</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/475/processo_2100195659.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/475/processo_2100195659.pdf</t>
   </si>
   <si>
     <t>Revisão Geral Anual - Processo n.: @CON 21/00195659</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>Aquisição de placas em aço inox para homenagens em sessão solene, para atendimento da Câmara Municipal de Vereadores para o exercício de 2021</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>Doação de Bens Irrecuperáveis, obsoletos ou inservíveis - Edital</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>Câmara Municipal de Monte Carlo - CMMC</t>
   </si>
   <si>
     <t>Aquisição de Materiais</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/622/211112073844.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/622/211112073844.pdf</t>
   </si>
   <si>
     <t>Dispensa de Licitação - Processo Administrativo 09/2021 - Aquisição de materiais de consumo – expediente e garrafas térmicas.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/664/pcp_2100132819.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/664/pcp_2100132819.pdf</t>
   </si>
   <si>
     <t>@PCP 21/00132819 - Prestação de Contas referente ao exercício de 2020</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>ATACT</t>
   </si>
   <si>
     <t>Ata Comissão de Legislação Justiça e Redação</t>
   </si>
   <si>
     <t>CLJR - Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/304/ata_cljr.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/304/ata_cljr.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 11 de fevereiro de 2021 da Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/372/ata_clrj_16.04.2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/372/ata_clrj_16.04.2021.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Extraordinária de 16 de abril de 2021 da Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/386/ata_cljr_22_de_abril_de_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/386/ata_cljr_22_de_abril_de_2021.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 22 de abril de 2021 da Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/388/ata_cljr_03_de_maio_de_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/388/ata_cljr_03_de_maio_de_2021.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Extraordinária de 03 de maio de 2021 da Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/397/ata_cljr_06_de_maio_de_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/397/ata_cljr_06_de_maio_de_2021.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 06 de maio de 2021 da Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/412/ata_cljr_13_de_maio_de_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/412/ata_cljr_13_de_maio_de_2021.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 13 de maio de 2021 da Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/435/ata_cljr_27_de_maio_de_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/435/ata_cljr_27_de_maio_de_2021.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 27 de maio de 2021 da Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/447/ata_cljr_02_junho_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/447/ata_cljr_02_junho_2021.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 02 de junho de 2021 da Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/466/ata_cljr_17_06_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/466/ata_cljr_17_06_2021.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária e Extraordinária de 17 de junho de 2021 da Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/483/ata_cljr_01_07_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/483/ata_cljr_01_07_2021.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Extraordinária de 1º de julho de 2021 da Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/488/ata_cljr_08_07_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/488/ata_cljr_08_07_2021.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 08 de julho de 2021 da Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/502/ata_cljr_15_07_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/502/ata_cljr_15_07_2021.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 15 de julho de 2021 da Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/513/ata_cljr_05_08_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/513/ata_cljr_05_08_2021.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 05 de agosto de 2021 da Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>CFOC - Comissão de Finanças, Orçamento e Contas, CLJR - Comissão de Legislação, Justiça e Redação, CSP - Comissão de Serviços Públicos</t>
   </si>
   <si>
     <t>Ata da Audiência Pública do PPA - Plano Plurianual para o quadrimestre de 2022/2025 de 11 de agosto de 2021</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/519/ata_cljr_16_08_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/519/ata_cljr_16_08_2021.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Extraordinária de 16 de agosto de 2021 da Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/530/ata_cljr_26_08_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/530/ata_cljr_26_08_2021.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Extraordinária de 26 de agosto de 2021 da Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/545/ata_cljr_01_09_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/545/ata_cljr_01_09_2021.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 01 de setembro de 2021 da Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/569/ata_cljr_15_09_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/569/ata_cljr_15_09_2021.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 15 de setembro de 2021 da Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/597/ata_cljr_19_10_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/597/ata_cljr_19_10_2021.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Extraordinária de 19 de outubro de 2021 da Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/646/ata_cljr_18_11_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/646/ata_cljr_18_11_2021.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Extraordinária de 18 de novembro de 2021 da Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/649/ata_cljr_22_11_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/649/ata_cljr_22_11_2021.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Extraordinária de 22 de novembro de 2021 da Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/653/ata_cljr_01_12_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/653/ata_cljr_01_12_2021.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 01 de dezembro de 2021 da Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/666/ata_cljr_07_12_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/666/ata_cljr_07_12_2021.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Extraordinária de 07 de dezembro de 2021 da Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/675/ata_cljr_15_12_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/675/ata_cljr_15_12_2021.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 15 de dezembro de 2021 da Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/721/ata_cljr_20_12_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/721/ata_cljr_20_12_2021.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Extraordinária de 20 de dezembro de 2021 da Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>ATACP</t>
   </si>
   <si>
     <t>Ata Comissão de Finanças, Orçamento e Contas</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/305/ata_cfocm.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/305/ata_cfocm.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 11 de fevereiro de 2021 da Comissão de Finanças, Orçamento e Contas do Município</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/373/ata_cfocm_16.04.2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/373/ata_cfocm_16.04.2021.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Extraordinária de 16 de abril de 2021 da Comissão de Finanças, Orçamento e Contas do Município</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/385/ata_cfocm_22_de_abril_de_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/385/ata_cfocm_22_de_abril_de_2021.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 22 de abril de 2021 da Comissão de Finanças, Orçamento e Contas do Município</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/389/ata_cfocm_03_de_maio_de_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/389/ata_cfocm_03_de_maio_de_2021.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Extraordinária de 03 de maio de 2021 da Comissão de Finanças, Orçamento e Contas do Município</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/398/ata_cfocm_06_de_maio_de_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/398/ata_cfocm_06_de_maio_de_2021.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 06 de maio de 2021 da Comissão de Finanças, Orçamento e Contas do Município</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/413/ata_cfocm_13_de_maio_de_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/413/ata_cfocm_13_de_maio_de_2021.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 13 de maio de 2021 da Comissão de Finanças, Orçamento e Contas do Município</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/436/ata_cfocm_27_de_maio_de_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/436/ata_cfocm_27_de_maio_de_2021.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 27 de maio de 2021 da Comissão de Finanças, Orçamento e Contas do Município</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/448/ata_cfocm_02_junho_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/448/ata_cfocm_02_junho_2021.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 02 de junho de 2021 da Comissão de Finanças, Orçamento e Contas do Município</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/467/ata_cfocm_17_06_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/467/ata_cfocm_17_06_2021.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária e Extraordinária de 17 de junho de 2021 da Comissão de Finanças, Orçamento e Contas do Município</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/484/ata_cfocm_01_07_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/484/ata_cfocm_01_07_2021.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Extraordinária de 1º de julho de 2021 da Comissão de Finanças, Orçamento e Contas do Município</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/489/ata_cfocm_08_07_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/489/ata_cfocm_08_07_2021.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 08 de julho de 2021 da Comissão de Finanças, Orçamento e Contas do Município</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/503/ata_cfocm_15_07_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/503/ata_cfocm_15_07_2021.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 15 de julho de 2021 da Comissão de Finanças, Orçamento e Contas do Município</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/514/ata_cfocm_05_08_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/514/ata_cfocm_05_08_2021.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 05 de agosto de 2021 da Comissão de Finanças, Orçamento e Contas do Município</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/520/ata_cfocm_16_08_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/520/ata_cfocm_16_08_2021.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Extraordinária de 16 de agosto de 2021 da Comissão de Finanças, Orçamento e Contas do Município</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/531/ata_cfocm_26_08_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/531/ata_cfocm_26_08_2021.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Extraordinária de 26 de agosto de 2021 da Comissão de Finanças, Orçamento e Contas do Município</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/544/ata_cfocm_01_09_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/544/ata_cfocm_01_09_2021.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 01 de setembro de 2021 da Comissão de Finanças, Orçamento e Contas do Município</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>Audiência Pública 01/2021 - projeto da LDO - Lei de Diretrizes Orçamentárias - 2022</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/570/ata_cfocm_15_09_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/570/ata_cfocm_15_09_2021.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 15 de setembro de 2021 da Comissão de Finanças, Orçamento e Contas do Município</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/598/ata_cfocm_19_10_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/598/ata_cfocm_19_10_2021.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 19 de outubro de 2021 da Comissão de Finanças, Orçamento e Contas do Município</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/647/ata_cfocm_18_11_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/647/ata_cfocm_18_11_2021.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Extraordinária de 18 de novembro de 2021 da Comissão de Finanças, Orçamento e Contas do Município</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/650/ata_cfocm_22_11_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/650/ata_cfocm_22_11_2021.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Extraordinária de 22 de novembro de 2021 da Comissão de Finanças, Orçamento e Contas do Município</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>Audiência Pública 01/2021 - projeto da LOA - Estima Receita e Fixa Despesa - 2022</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/654/ata_cfocm_01_12_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/654/ata_cfocm_01_12_2021.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 01 de dezembro de 2021 da Comissão de Finanças, Orçamento e Contas do Município</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/667/ata_cfocm_07_12_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/667/ata_cfocm_07_12_2021.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Extraordinária de 07 de dezembro de 2021 da Comissão de Finanças, Orçamento e Contas do Município</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/677/ata_cfocm_15_12_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/677/ata_cfocm_15_12_2021.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 15 de dezembro de 2021 da Comissão de Finanças, Orçamento e Contas do Município</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/722/ata_cfocm_20_12_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/722/ata_cfocm_20_12_2021.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Extraordinária de 20 de dezembro de 2021 da Comissão de Finanças, Orçamento e Contas do Município</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>ATAOE</t>
   </si>
   <si>
     <t>Ata de Sessão do Plenário</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/287/210202023954.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/287/210202023954.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 1ª Sessão do Plenário Virtual da 5ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/298/210209022542.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/298/210209022542.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 2ª Sessão do Plenário Virtual da 5ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/309/210218212027.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/309/210218212027.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 3ª Sessão do Plenário Virtual da 5ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/312/210223032639.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/312/210223032639.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 4ª Sessão do Plenário Virtual da 5ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/320/210302021626.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/320/210302021626.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 5ª Sessão do Plenário Virtual da 5ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/324/210310031540.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/324/210310031540.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 6ª Sessão do Plenário Virtual da 5ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/331/210317040950.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/331/210317040950.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 7ª Sessão do Plenário Virtual da 5ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/454/210611073123.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/454/210611073123.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 3ª Sessão Ordinária da 5ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>ATACS</t>
   </si>
   <si>
     <t>Ata Comissão de Serviços Públicos</t>
   </si>
   <si>
     <t>CSP - Comissão de Serviços Públicos</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/306/ata_csp.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/306/ata_csp.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 11 de fevereiro de 2021 da Comissão de Serviços Públicos</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/374/ata_csp_16.04.2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/374/ata_csp_16.04.2021.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Extraordinária de 16 de abril de 2021 da Comissão de Serviços Públicos</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/387/ata_csp_22_de_abril_de_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/387/ata_csp_22_de_abril_de_2021.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 22 de abril de 2021 da Comissão de Serviços Públicos</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/390/ata_csp_03_de_maio_de_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/390/ata_csp_03_de_maio_de_2021.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Extraordinária de 03 de maio de 2021 da Comissão de Serviços Públicos</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/399/ata_csp_06_de_maio_de_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/399/ata_csp_06_de_maio_de_2021.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 06 de maio de 2021 da Comissão de Serviços Públicos</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/414/ata_csp_13_de_maio_de_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/414/ata_csp_13_de_maio_de_2021.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 13 de maio de 2021 da Comissão de Serviços Públicos</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/437/ata_csp_27_de_maio_de_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/437/ata_csp_27_de_maio_de_2021.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 27 de maio de 2021 da Comissão de Serviços Públicos</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/449/ata_csp_02_junho_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/449/ata_csp_02_junho_2021.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 02 de junho de 2021 da Comissão de Serviços Públicos</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/468/ata_csp_17_06_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/468/ata_csp_17_06_2021.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária e Extraordinária de 17 de junho de 2021 da Comissão de Serviços Públicos</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>Ata de Reunião Extraordinária de 1º de julho de 2021 da Comissão de Serviços Públicos</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/490/ata_csp_08_07_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/490/ata_csp_08_07_2021.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 08 de julho de 2021 da Comissão de Serviços Públicos</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/504/ata_csp_15_07_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/504/ata_csp_15_07_2021.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 15 de julho de 2021 da Comissão de Serviços Públicos</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/515/ata_csp_05_08_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/515/ata_csp_05_08_2021.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 05 de agosto de 2021 da Comissão de Serviços Públicos</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/521/ata_csp_16_08_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/521/ata_csp_16_08_2021.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Extraordinária de 16 de agosto de 2021 da Comissão de Serviços Públicos</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/532/ata_csp_26_08_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/532/ata_csp_26_08_2021.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Extraordinária de 26 de agosto de 2021 da Comissão de Serviços Públicos</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/543/ata_csp_01_09_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/543/ata_csp_01_09_2021.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 01 de setembro de 2021 da Comissão de Serviços Públicos</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/571/ata_csp_15_09_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/571/ata_csp_15_09_2021.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 15 de setembro de 2021 da Comissão de Serviços Públicos</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/599/ata_csp_19_10_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/599/ata_csp_19_10_2021.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 19 de outubro de 2021 da Comissão de Serviços Públicos</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/648/ata_csp_18_11_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/648/ata_csp_18_11_2021.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Extraordinária de 18 de novembro de 2021 da Comissão de Serviços Públicos</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/651/ata_csp_22_11_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/651/ata_csp_22_11_2021.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Extraordinária de 22 de novembro de 2021 da Comissão de Serviços Públicos</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/655/ata_csp_01_12_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/655/ata_csp_01_12_2021.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 01 de dezembro de 2021 da Comissão de Serviços Públicos</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/668/ata_csp_07_12_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/668/ata_csp_07_12_2021.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Extraordinária de 07 de dezembro de 2021 da Comissão de Serviços Públicos</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/678/ata_csp_15_12_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/678/ata_csp_15_12_2021.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 15 de dezembro de 2021 da Comissão de Serviços Públicos</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/728/ata_csp_20_12_2021.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/728/ata_csp_20_12_2021.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Extraordinária de 20 de dezembro de 2021 da Comissão de Serviços Públicos</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>ATAPL</t>
   </si>
   <si>
     <t>Ata de Sessão Ordinária do Plenário Físico</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/441/210601030312.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/441/210601030312.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 14ª Sessão Ordinária da 5ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/443/210603073800.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/443/210603073800.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 2ª Sessão Ordinária da 5ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/464/210622031042.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/464/210622031042.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 4ª Sessão Ordinária da 5ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/482/210702080345.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/482/210702080345.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 5ª Sessão Ordinária da 5ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/487/210709073535.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/487/210709073535.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 6ª Sessão Ordinária da 5ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/497/210716073303.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/497/210716073303.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 7ª Sessão Ordinária da 5ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/510/210810042501.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/510/210810042501.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 8ª Sessão Ordinária da 5ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/518/210817032319.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/518/210817032319.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 9ª Sessão Ordinária da 5ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/523/210818073623.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/523/210818073623.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 10ª Sessão Ordinária da 5ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/537/210902024934.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/537/210902024934.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 11ª Sessão Ordinária da 5ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/547/210909034107.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/547/210909034107.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 12ª Sessão Ordinária da 5ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/561/210914033346.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/561/210914033346.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 13ª Sessão Ordinária da 5ª Sessão Ordinária da 8ª Legislatura</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/578/210921033848.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/578/210921033848.pdf</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/588/211008073609.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/588/211008073609.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 15ª Sessão Ordinária da 5ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/594/211019033354.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/594/211019033354.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 16ª Sessão Ordinária da 5ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/600/211026024700.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/600/211026024700.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 17ª Sessão Ordinária da 5ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/608/211029071440.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/608/211029071440.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 18ª Sessão Ordinária da 5ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/614/211105073840.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/614/211105073840.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 19ª Sessão Ordinária da 5ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/621/211112072649.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/621/211112072649.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 20ª Sessão Ordinária da 5ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/630/211119075253.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/630/211119075253.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 21ª Sessão Ordinária da 5ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/635/211124032132.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/635/211124032132.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 22ª Sessão Ordinária da 5ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>Ata Eletrônica da 23ª Sessão Ordinária da 5ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/671/211210075454.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/671/211210075454.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 24ª Sessão Ordinária da 5ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/679/211217075231.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/679/211217075231.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 25ª Sessão Ordinária da 5ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/685/211222023310.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/685/211222023310.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 26ª Sessão Ordinária da 5ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>ATAEX</t>
   </si>
   <si>
     <t>Ata de Sessão Extraordinária do Plenário Físico</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/442/210603041646.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/442/210603041646.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 1ª Sessão Extraordinária da 5ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/465/210622031757.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/465/210622031757.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 2ª Sessão Extraordinária da 5ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/511/210810042539.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/511/210810042539.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 3ª Sessão Extraordinária da 5ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/536/210902024900.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/536/210902024900.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 4ª Sessão Extraordinária da 5ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/579/210921034449.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/579/210921034449.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 5ª Sessão Extraordinária da 5ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/636/211124034107.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/636/211124034107.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 6ª Sessão Extraordinária da 5ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/686/211222023344.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/686/211222023344.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 7ª Sessão Extraordinária da 5ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4495,68 +4495,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/284/oficio_n_09_2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/290/oficio_n_26_2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/296/oficio_n_46_2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/332/projeto_lei_municipal_04_2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/335/projeto_de_lei_05_de_2021..pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/348/210326042527.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/353/oficio_n_153_2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/360/oficio_n_154_2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/361/oficio_n_161_2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/364/oficio_n_172_2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/379/oficio_n_195_2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/380/oficio_n_196_2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/393/oficio_n_214_2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/394/oficio_n_2141_2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/395/oficio_n_215_2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/417/oficio_n_236_2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/420/210520030743.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/426/projeto_de_lei_19.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/428/projeto_de_lei_20.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/427/oficio_n_281_2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/450/oficio_n_303_2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/452/oficio_n_305_2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/455/oficio_n_306_2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/456/oficio_n_307_2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/473/oficio_n_352_2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/481/oficio_n_358_2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/496/pl_28_ppa.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/499/oficio_n_385_2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/524/oficio_n_431_2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/528/oficio_n_450_2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/533/oficio_n_452_2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/541/pl_33.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/548/oficio_n_480_2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/554/oficio_n_491_2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/555/oficio_n_493_2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/556/oficio_n_494_2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/565/oficio_n_503_2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/590/oficio_n_551_2021_assinado.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/591/oficio_n_552_2021_assinado.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/592/oficio_n_553_2021_assinado.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/609/loa2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/616/oficio_n_599_2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/618/oficio_n_603_2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/620/oficio_n_604_2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/619/oficio_n_608_2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/627/oficio_n_621_2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/628/oficio_n_641_2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/631/oficio_642_2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/634/oficio_n_644_2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/638/oficio_n_657_2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/642/oficio_n_675_2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/645/oficio_n_685_2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/662/211208044919.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/663/211208050137.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/665/oficio_n_691_2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/672/oficio_n_702_2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/674/oficio_n_703_2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/676/oficio_n_704_2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/680/oficio_n_705_2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/682/oficio_n_708_2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/369/oficio_n_184_2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/404/oficio_plc_02_2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/445/oficio_n_298_2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/457/oficio_n_309_2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/474/oficio_n_347_2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/508/oficio_n_413_2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/644/oficio_n_682_2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/349/210326051859.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/626/211117044052.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/660/pl_legislativo_02.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/557/projeto_de_decreto_legislativo_01_2021_-_concede_titulos_de_cidadao_honorario_do_municipio_de_monte_carlo_sc.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/558/projeto_de_decreto_legislativo_02_2021_-_dispoe_sobre_mudanca_do_local_de_funcionamento_da_camara.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/559/projeto_de_decreto_legislativo_03_2021_-_dispoe_sobre_doacao_de_bens.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/383/210504030559.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/494/projeto_de_resolucao_02_2021_-_altera_dispositivos_do_regimento_interno_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/317/mocao_01_2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/318/mocao_02_2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/333/mocao_03_2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/408/210514051422.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/410/210514052655.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/493/210716064226.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/612/211105065542.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/625/mocao_08_2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/522/210818053116.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/299/210209044024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/302/210211054044.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/512/210812071455.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/586/211008065823.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/629/pedido_de_informacoes_05_2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/300/210210041153.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/303/210211054421.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/308/indicacao_03.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/316/210224034352.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/329/210317033746.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/334/indicacao_06.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/337/210323024041.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/347/210325043658.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/351/210330042047.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/355/210407030110.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/356/210407030050.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/359/210408030148.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/365/indicacao_13.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/367/indicacao_14.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/381/210429050027.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/382/210504024946.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/384/indicacao_17.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/392/indicacao_2021.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/396/indicacao_19.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/401/210511035715.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/405/210512034858.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/411/indicacao_22.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/421/210520032924.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/422/210520040313.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/434/210528061400.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/439/210602030753.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/440/210602040938.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/446/210608043913.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/453/210611062706.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/460/210617030511.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/463/210618060429.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/462/210618055531.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/461/210618051231.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/472/210629034836.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/476/210630045204.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/509/210806060006.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/538/210902032404.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/539/210902032424.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/560/210910065952.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/562/210914034734.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/573/210917062810.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/574/210917063819.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/576/210917070120.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/575/210917065323.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/613/211105062105.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/617/211109041023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/661/211210075200.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/283/210108044046.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/336/210323022651.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/340/210325024511.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/350/210330021608.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/354/210406051513.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/362/210413050043.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/366/210420032349.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/378/210427053527.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/391/ata_15a_sessao.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/400/210511031609.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/416/210519023807.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/423/210525045004.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/438/210601030312.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/294/210204024700.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/301/210211023011.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/310/210218214813.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/315/orientacao_administrativa_mpc_001-2021.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/325/solicitacao_espaco_da_camara.docx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/326/oficio_21_-_camara_campos_novos.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/328/oficio_23_camara_campos_novos.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/330/oficio_n001_mpsc.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/352/210330045628.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/451/oficio_carixa_economica.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/540/210902043255.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/542/210903044032.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/589/211014024249.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/615/211109024805.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/593/211015054538.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/595/211021025626.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/601/211026024731.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/624/211117030741.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/637/211126032212.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/659/oficio_caixa_06_de_2021.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/285/oficio_n_05_2021.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/293/210204023305.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/313/oficio_n_20_2021.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/314/oficio_n_21_2021.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/288/oficio_n_24_2021.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/289/oficio_n_25_2021.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/291/oficio_n_40_2021_-_balancetes_dez_2020_funrebom.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/292/oficio_n_42_2021.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/286/ccf28012021_00000.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/371/oficio_n_046_2021.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/295/210205043753.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/307/oficio_n_71_2021.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/311/210223023152.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/321/oficio_no_90_de_2021..pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/322/oficio_no_91_de_2021..pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/323/oficio_n_92_de_2021..pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/338/oficio_n_130_2021.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/342/210325031007.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/343/oficio_n_132_2021_balancetes_fevereiro_fms.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/344/oficio_n_133_2021_balancetes_fev_funrebom.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/345/oficio_n_134_2021_balancetes_fevereiro_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/339/210325021846.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/357/oficio_n_155_2021.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/358/oficio_n_156_2021.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/363/oficio_n_171_2021.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/370/oficio_n_185_2021.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/368/oficio_n_186_2021.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/375/oficio_n_187_2021.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/377/oficio_n_188_2021.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/376/oficio_n_189_2021.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/403/oficio_n_218_2021.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/402/oficio_n_219_2021.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/406/oficio_n_233_2021.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/407/oficio_n_234_2021.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/429/oficio_n_282_2021.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/430/oficio_n_283_2021.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/431/oficio_n_284_2021.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/432/oficio_n_285_2021.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/433/oficio_n_286_2021.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/444/oficio_n_297_2021.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/458/oficio_n_310_2021.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/459/oficio_n_311_2021.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/546/210909024751.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/517/210817025646.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/469/oficio_n_349_2021.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/470/oficio_n_350_2021.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/471/oficio_n_351_2021.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/477/oficio_n_354_2021.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/478/oficio_n_356_2021.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/480/oficio_n_359_2021.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/491/oficio_n_376_2021.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/492/oficio_n_377_2021.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/495/oficio_n_379_2021.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/501/oficio_n_397_2021.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/505/oficio_n_410_2021.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/506/oficio_n_411_2021.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/507/210805024739.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/281/oficio_n__415_2020.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/282/oficio_n_416_2020.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/341/210325031007.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/424/scan_20210525_155629.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/486/edital_convocacao_audiencia.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/529/oficio_n_435_2021.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/527/oficio_n_436_2021.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/534/oficio_n_465_2021.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/535/oficio_n_466_2021.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/549/oficio_n_473_2021.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/550/oficio_n_474_2021.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/551/oficio_n_475_2021.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/552/oficio_n_476_2021.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/553/oficio_n_477_2021.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/566/oficio_n_504_2021.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/567/oficio_n_505_2021.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/568/oficio_n_507_2021.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/577/210921023644.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/581/oficio_n_529_2021.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/582/oficio_n_530_2021.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/583/oficio_n_531_2021.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/673/scan_20211015_141134.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/584/oficio_n_542_2021.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/585/oficio_n_543_2021.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/596/scan_20211020_130923.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/602/scan_20211021_133935.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/603/scan_20211025_163849.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/604/oficio_579-2021.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/606/oficio_581-2021.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/607/oficio_582-2021.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/605/oficio_____583-2021.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/610/oficio_n_595_2021.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/611/oficio_n_596_2021.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/623/oficio_n_620_2021.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/643/oficio_n_646_2021.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/632/oficio_n_655_2021.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/633/oficio_n_656_2021.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/639/oficio_n_672_2021.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/640/oficio_n_673_2021.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/641/oficio_n_674_2021.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/657/oficio_n_687_2021.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/658/oficio_n_688_2021.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/681/oficio_n_707_2021.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/683/oficio_n_709_2021.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/687/oficio_n_726_2021.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/688/oficio_n_727_2021.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/689/oficio_n_728_2021.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/572/210917062104.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/669/211214031753.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/670/211214031733.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/479/emenda_supressiva.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/319/documento-processo-completo-2000097299.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/475/processo_2100195659.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/622/211112073844.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/664/pcp_2100132819.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/304/ata_cljr.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/372/ata_clrj_16.04.2021.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/386/ata_cljr_22_de_abril_de_2021.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/388/ata_cljr_03_de_maio_de_2021.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/397/ata_cljr_06_de_maio_de_2021.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/412/ata_cljr_13_de_maio_de_2021.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/435/ata_cljr_27_de_maio_de_2021.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/447/ata_cljr_02_junho_2021.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/466/ata_cljr_17_06_2021.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/483/ata_cljr_01_07_2021.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/488/ata_cljr_08_07_2021.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/502/ata_cljr_15_07_2021.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/513/ata_cljr_05_08_2021.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/519/ata_cljr_16_08_2021.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/530/ata_cljr_26_08_2021.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/545/ata_cljr_01_09_2021.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/569/ata_cljr_15_09_2021.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/597/ata_cljr_19_10_2021.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/646/ata_cljr_18_11_2021.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/649/ata_cljr_22_11_2021.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/653/ata_cljr_01_12_2021.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/666/ata_cljr_07_12_2021.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/675/ata_cljr_15_12_2021.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/721/ata_cljr_20_12_2021.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/305/ata_cfocm.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/373/ata_cfocm_16.04.2021.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/385/ata_cfocm_22_de_abril_de_2021.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/389/ata_cfocm_03_de_maio_de_2021.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/398/ata_cfocm_06_de_maio_de_2021.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/413/ata_cfocm_13_de_maio_de_2021.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/436/ata_cfocm_27_de_maio_de_2021.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/448/ata_cfocm_02_junho_2021.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/467/ata_cfocm_17_06_2021.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/484/ata_cfocm_01_07_2021.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/489/ata_cfocm_08_07_2021.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/503/ata_cfocm_15_07_2021.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/514/ata_cfocm_05_08_2021.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/520/ata_cfocm_16_08_2021.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/531/ata_cfocm_26_08_2021.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/544/ata_cfocm_01_09_2021.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/570/ata_cfocm_15_09_2021.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/598/ata_cfocm_19_10_2021.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/647/ata_cfocm_18_11_2021.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/650/ata_cfocm_22_11_2021.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/654/ata_cfocm_01_12_2021.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/667/ata_cfocm_07_12_2021.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/677/ata_cfocm_15_12_2021.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/722/ata_cfocm_20_12_2021.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/287/210202023954.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/298/210209022542.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/309/210218212027.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/312/210223032639.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/320/210302021626.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/324/210310031540.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/331/210317040950.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/454/210611073123.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/306/ata_csp.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/374/ata_csp_16.04.2021.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/387/ata_csp_22_de_abril_de_2021.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/390/ata_csp_03_de_maio_de_2021.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/399/ata_csp_06_de_maio_de_2021.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/414/ata_csp_13_de_maio_de_2021.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/437/ata_csp_27_de_maio_de_2021.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/449/ata_csp_02_junho_2021.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/468/ata_csp_17_06_2021.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/490/ata_csp_08_07_2021.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/504/ata_csp_15_07_2021.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/515/ata_csp_05_08_2021.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/521/ata_csp_16_08_2021.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/532/ata_csp_26_08_2021.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/543/ata_csp_01_09_2021.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/571/ata_csp_15_09_2021.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/599/ata_csp_19_10_2021.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/648/ata_csp_18_11_2021.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/651/ata_csp_22_11_2021.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/655/ata_csp_01_12_2021.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/668/ata_csp_07_12_2021.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/678/ata_csp_15_12_2021.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/728/ata_csp_20_12_2021.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/441/210601030312.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/443/210603073800.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/464/210622031042.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/482/210702080345.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/487/210709073535.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/497/210716073303.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/510/210810042501.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/518/210817032319.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/523/210818073623.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/537/210902024934.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/547/210909034107.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/561/210914033346.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/578/210921033848.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/588/211008073609.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/594/211019033354.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/600/211026024700.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/608/211029071440.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/614/211105073840.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/621/211112072649.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/630/211119075253.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/635/211124032132.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/671/211210075454.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/679/211217075231.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/685/211222023310.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/442/210603041646.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/465/210622031757.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/511/210810042539.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/536/210902024900.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/579/210921034449.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/636/211124034107.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/686/211222023344.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/284/oficio_n_09_2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/290/oficio_n_26_2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/296/oficio_n_46_2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/332/projeto_lei_municipal_04_2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/335/projeto_de_lei_05_de_2021..pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/348/210326042527.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/353/oficio_n_153_2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/360/oficio_n_154_2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/361/oficio_n_161_2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/364/oficio_n_172_2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/379/oficio_n_195_2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/380/oficio_n_196_2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/393/oficio_n_214_2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/394/oficio_n_2141_2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/395/oficio_n_215_2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/417/oficio_n_236_2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/420/210520030743.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/426/projeto_de_lei_19.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/428/projeto_de_lei_20.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/427/oficio_n_281_2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/450/oficio_n_303_2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/452/oficio_n_305_2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/455/oficio_n_306_2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/456/oficio_n_307_2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/473/oficio_n_352_2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/481/oficio_n_358_2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/496/pl_28_ppa.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/499/oficio_n_385_2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/524/oficio_n_431_2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/528/oficio_n_450_2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/533/oficio_n_452_2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/541/pl_33.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/548/oficio_n_480_2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/554/oficio_n_491_2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/555/oficio_n_493_2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/556/oficio_n_494_2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/565/oficio_n_503_2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/590/oficio_n_551_2021_assinado.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/591/oficio_n_552_2021_assinado.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/592/oficio_n_553_2021_assinado.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/609/loa2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/616/oficio_n_599_2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/618/oficio_n_603_2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/620/oficio_n_604_2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/619/oficio_n_608_2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/627/oficio_n_621_2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/628/oficio_n_641_2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/631/oficio_642_2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/634/oficio_n_644_2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/638/oficio_n_657_2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/642/oficio_n_675_2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/645/oficio_n_685_2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/662/211208044919.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/663/211208050137.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/665/oficio_n_691_2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/672/oficio_n_702_2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/674/oficio_n_703_2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/676/oficio_n_704_2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/680/oficio_n_705_2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/682/oficio_n_708_2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/369/oficio_n_184_2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/404/oficio_plc_02_2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/445/oficio_n_298_2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/457/oficio_n_309_2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/474/oficio_n_347_2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/508/oficio_n_413_2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/644/oficio_n_682_2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/349/210326051859.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/626/211117044052.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/660/pl_legislativo_02.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/557/projeto_de_decreto_legislativo_01_2021_-_concede_titulos_de_cidadao_honorario_do_municipio_de_monte_carlo_sc.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/558/projeto_de_decreto_legislativo_02_2021_-_dispoe_sobre_mudanca_do_local_de_funcionamento_da_camara.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/559/projeto_de_decreto_legislativo_03_2021_-_dispoe_sobre_doacao_de_bens.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/383/210504030559.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/494/projeto_de_resolucao_02_2021_-_altera_dispositivos_do_regimento_interno_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/317/mocao_01_2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/318/mocao_02_2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/333/mocao_03_2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/408/210514051422.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/410/210514052655.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/493/210716064226.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/612/211105065542.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/625/mocao_08_2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/522/210818053116.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/299/210209044024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/302/210211054044.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/512/210812071455.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/586/211008065823.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/629/pedido_de_informacoes_05_2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/300/210210041153.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/303/210211054421.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/308/indicacao_03.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/316/210224034352.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/329/210317033746.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/334/indicacao_06.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/337/210323024041.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/347/210325043658.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/351/210330042047.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/355/210407030110.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/356/210407030050.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/359/210408030148.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/365/indicacao_13.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/367/indicacao_14.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/381/210429050027.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/382/210504024946.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/384/indicacao_17.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/392/indicacao_2021.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/396/indicacao_19.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/401/210511035715.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/405/210512034858.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/411/indicacao_22.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/421/210520032924.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/422/210520040313.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/434/210528061400.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/439/210602030753.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/440/210602040938.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/446/210608043913.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/453/210611062706.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/460/210617030511.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/463/210618060429.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/462/210618055531.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/461/210618051231.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/472/210629034836.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/476/210630045204.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/509/210806060006.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/538/210902032404.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/539/210902032424.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/560/210910065952.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/562/210914034734.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/573/210917062810.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/574/210917063819.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/576/210917070120.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/575/210917065323.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/613/211105062105.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/617/211109041023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/661/211210075200.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/283/210108044046.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/336/210323022651.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/340/210325024511.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/350/210330021608.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/354/210406051513.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/362/210413050043.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/366/210420032349.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/378/210427053527.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/391/ata_15a_sessao.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/400/210511031609.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/416/210519023807.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/423/210525045004.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/438/210601030312.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/294/210204024700.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/301/210211023011.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/310/210218214813.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/315/orientacao_administrativa_mpc_001-2021.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/325/solicitacao_espaco_da_camara.docx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/326/oficio_21_-_camara_campos_novos.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/328/oficio_23_camara_campos_novos.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/330/oficio_n001_mpsc.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/352/210330045628.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/451/oficio_carixa_economica.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/540/210902043255.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/542/210903044032.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/589/211014024249.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/615/211109024805.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/593/211015054538.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/595/211021025626.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/601/211026024731.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/624/211117030741.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/637/211126032212.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/659/oficio_caixa_06_de_2021.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/285/oficio_n_05_2021.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/293/210204023305.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/313/oficio_n_20_2021.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/314/oficio_n_21_2021.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/288/oficio_n_24_2021.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/289/oficio_n_25_2021.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/291/oficio_n_40_2021_-_balancetes_dez_2020_funrebom.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/292/oficio_n_42_2021.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/286/ccf28012021_00000.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/371/oficio_n_046_2021.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/295/210205043753.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/307/oficio_n_71_2021.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/311/210223023152.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/321/oficio_no_90_de_2021..pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/322/oficio_no_91_de_2021..pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/323/oficio_n_92_de_2021..pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/338/oficio_n_130_2021.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/342/210325031007.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/343/oficio_n_132_2021_balancetes_fevereiro_fms.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/344/oficio_n_133_2021_balancetes_fev_funrebom.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/345/oficio_n_134_2021_balancetes_fevereiro_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/339/210325021846.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/357/oficio_n_155_2021.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/358/oficio_n_156_2021.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/363/oficio_n_171_2021.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/370/oficio_n_185_2021.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/368/oficio_n_186_2021.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/375/oficio_n_187_2021.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/377/oficio_n_188_2021.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/376/oficio_n_189_2021.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/403/oficio_n_218_2021.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/402/oficio_n_219_2021.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/406/oficio_n_233_2021.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/407/oficio_n_234_2021.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/429/oficio_n_282_2021.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/430/oficio_n_283_2021.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/431/oficio_n_284_2021.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/432/oficio_n_285_2021.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/433/oficio_n_286_2021.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/444/oficio_n_297_2021.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/458/oficio_n_310_2021.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/459/oficio_n_311_2021.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/546/210909024751.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/517/210817025646.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/469/oficio_n_349_2021.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/470/oficio_n_350_2021.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/471/oficio_n_351_2021.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/477/oficio_n_354_2021.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/478/oficio_n_356_2021.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/480/oficio_n_359_2021.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/491/oficio_n_376_2021.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/492/oficio_n_377_2021.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/495/oficio_n_379_2021.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/501/oficio_n_397_2021.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/505/oficio_n_410_2021.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/506/oficio_n_411_2021.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/507/210805024739.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/281/oficio_n__415_2020.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/282/oficio_n_416_2020.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/341/210325031007.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/424/scan_20210525_155629.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/486/edital_convocacao_audiencia.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/529/oficio_n_435_2021.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/527/oficio_n_436_2021.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/534/oficio_n_465_2021.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/535/oficio_n_466_2021.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/549/oficio_n_473_2021.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/550/oficio_n_474_2021.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/551/oficio_n_475_2021.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/552/oficio_n_476_2021.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/553/oficio_n_477_2021.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/566/oficio_n_504_2021.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/567/oficio_n_505_2021.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/568/oficio_n_507_2021.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/577/210921023644.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/581/oficio_n_529_2021.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/582/oficio_n_530_2021.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/583/oficio_n_531_2021.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/673/scan_20211015_141134.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/584/oficio_n_542_2021.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/585/oficio_n_543_2021.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/596/scan_20211020_130923.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/602/scan_20211021_133935.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/603/scan_20211025_163849.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/604/oficio_579-2021.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/606/oficio_581-2021.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/607/oficio_582-2021.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/605/oficio_____583-2021.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/610/oficio_n_595_2021.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/611/oficio_n_596_2021.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/623/oficio_n_620_2021.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/643/oficio_n_646_2021.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/632/oficio_n_655_2021.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/633/oficio_n_656_2021.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/639/oficio_n_672_2021.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/640/oficio_n_673_2021.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/641/oficio_n_674_2021.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/657/oficio_n_687_2021.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/658/oficio_n_688_2021.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/681/oficio_n_707_2021.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/683/oficio_n_709_2021.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/687/oficio_n_726_2021.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/688/oficio_n_727_2021.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/689/oficio_n_728_2021.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/572/210917062104.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/669/211214031753.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/670/211214031733.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/479/emenda_supressiva.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/319/documento-processo-completo-2000097299.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/475/processo_2100195659.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/622/211112073844.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/664/pcp_2100132819.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/304/ata_cljr.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/372/ata_clrj_16.04.2021.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/386/ata_cljr_22_de_abril_de_2021.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/388/ata_cljr_03_de_maio_de_2021.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/397/ata_cljr_06_de_maio_de_2021.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/412/ata_cljr_13_de_maio_de_2021.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/435/ata_cljr_27_de_maio_de_2021.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/447/ata_cljr_02_junho_2021.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/466/ata_cljr_17_06_2021.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/483/ata_cljr_01_07_2021.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/488/ata_cljr_08_07_2021.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/502/ata_cljr_15_07_2021.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/513/ata_cljr_05_08_2021.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/519/ata_cljr_16_08_2021.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/530/ata_cljr_26_08_2021.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/545/ata_cljr_01_09_2021.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/569/ata_cljr_15_09_2021.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/597/ata_cljr_19_10_2021.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/646/ata_cljr_18_11_2021.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/649/ata_cljr_22_11_2021.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/653/ata_cljr_01_12_2021.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/666/ata_cljr_07_12_2021.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/675/ata_cljr_15_12_2021.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/721/ata_cljr_20_12_2021.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/305/ata_cfocm.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/373/ata_cfocm_16.04.2021.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/385/ata_cfocm_22_de_abril_de_2021.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/389/ata_cfocm_03_de_maio_de_2021.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/398/ata_cfocm_06_de_maio_de_2021.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/413/ata_cfocm_13_de_maio_de_2021.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/436/ata_cfocm_27_de_maio_de_2021.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/448/ata_cfocm_02_junho_2021.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/467/ata_cfocm_17_06_2021.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/484/ata_cfocm_01_07_2021.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/489/ata_cfocm_08_07_2021.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/503/ata_cfocm_15_07_2021.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/514/ata_cfocm_05_08_2021.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/520/ata_cfocm_16_08_2021.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/531/ata_cfocm_26_08_2021.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/544/ata_cfocm_01_09_2021.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/570/ata_cfocm_15_09_2021.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/598/ata_cfocm_19_10_2021.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/647/ata_cfocm_18_11_2021.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/650/ata_cfocm_22_11_2021.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/654/ata_cfocm_01_12_2021.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/667/ata_cfocm_07_12_2021.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/677/ata_cfocm_15_12_2021.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/722/ata_cfocm_20_12_2021.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/287/210202023954.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/298/210209022542.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/309/210218212027.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/312/210223032639.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/320/210302021626.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/324/210310031540.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/331/210317040950.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/454/210611073123.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/306/ata_csp.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/374/ata_csp_16.04.2021.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/387/ata_csp_22_de_abril_de_2021.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/390/ata_csp_03_de_maio_de_2021.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/399/ata_csp_06_de_maio_de_2021.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/414/ata_csp_13_de_maio_de_2021.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/437/ata_csp_27_de_maio_de_2021.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/449/ata_csp_02_junho_2021.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/468/ata_csp_17_06_2021.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/490/ata_csp_08_07_2021.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/504/ata_csp_15_07_2021.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/515/ata_csp_05_08_2021.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/521/ata_csp_16_08_2021.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/532/ata_csp_26_08_2021.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/543/ata_csp_01_09_2021.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/571/ata_csp_15_09_2021.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/599/ata_csp_19_10_2021.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/648/ata_csp_18_11_2021.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/651/ata_csp_22_11_2021.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/655/ata_csp_01_12_2021.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/668/ata_csp_07_12_2021.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/678/ata_csp_15_12_2021.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/728/ata_csp_20_12_2021.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/441/210601030312.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/443/210603073800.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/464/210622031042.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/482/210702080345.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/487/210709073535.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/497/210716073303.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/510/210810042501.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/518/210817032319.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/523/210818073623.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/537/210902024934.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/547/210909034107.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/561/210914033346.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/578/210921033848.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/588/211008073609.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/594/211019033354.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/600/211026024700.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/608/211029071440.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/614/211105073840.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/621/211112072649.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/630/211119075253.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/635/211124032132.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/671/211210075454.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/679/211217075231.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/685/211222023310.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/442/210603041646.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/465/210622031757.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/511/210810042539.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/536/210902024900.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/579/210921034449.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/636/211124034107.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2021/686/211222023344.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H405"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="45.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="182.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="182" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="181.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>