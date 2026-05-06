--- v0 (2025-12-09)
+++ v1 (2026-05-06)
@@ -54,3653 +54,3653 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Poder Executivo</t>
   </si>
   <si>
     <t>Prefeitura Municipal de Monte Carlo - PMMC</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1080/oficio_n_67_2023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1080/oficio_n_67_2023.pdf</t>
   </si>
   <si>
     <t>"ALTERA O ANEXO I DA LEI MUNICIPAL N°866/2013 QUADRO DE VAGAS DE ESTÁGIO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1036/oficio_n_70_2023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1036/oficio_n_70_2023.pdf</t>
   </si>
   <si>
     <t>"ALTERA O VALOR DOS RECURSOS A SEREM REPASSADOS A ASSOCIAÇÃO DE PAIS E AMIGOS DOS AUTISTAS - AMA- FRAIBURGO , NA FORMA QUE ESPECIFICA".</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1061/oficio_n_98_2023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1061/oficio_n_98_2023.pdf</t>
   </si>
   <si>
     <t>"ESTABELECE A ESTRUTURA E O FUNCIONAMENTO DO CONSELHO TUTELAR DE MONTE CARLO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1062/oficio_n_99_2023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1062/oficio_n_99_2023.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO EXERCÍCIO DE 2023".</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1063/oficio_n_100_2023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1063/oficio_n_100_2023.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A ADERIR AO PROGRAMA BADESC CIDADES E TOMAR EMPRÉSTIMO JUNTO AO BADESC- AGÊNCIA DE FOMENTO DO ESTADO DE SANTA CATARINA S/A E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1070/oficio_n_108_2023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1070/oficio_n_108_2023.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PREFEITO MUNICIPAL EM EXERCÍCIO A PROMOVER A ABERTURA DE UM CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO DE MONTE CARLO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1073/oficio_n_111_2023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1073/oficio_n_111_2023.pdf</t>
   </si>
   <si>
     <t>" ALTERA A REDAÇÃO E REVOGA OS PARÁGRAFOS DO ART. 7º, DA LEI N° 1.346, DE 07 DE FEVEREIRO DE 2023".</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1074/oficio_n_112_2023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1074/oficio_n_112_2023.pdf</t>
   </si>
   <si>
     <t>"REVOGA O ART. 8º DA LEI N°1.348, DE 23 DE FEVEREIRO DE 2023".</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1075/oficio_n_113_2023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1075/oficio_n_113_2023.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PREFEITO MUNICIPAL EM EXERCICIO A PROMOVER A ABERTURA DE UM CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICIPIO DE MONTE CARLO".</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1077/oficio_n_114_2023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1077/oficio_n_114_2023.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PREFEITO MUNICIPAL EM EXERCÍCIO A PROMOVER A ABERTURA DE UM CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICIPIO DE MONTE CARLO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1090/oficio_n_125_2023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1090/oficio_n_125_2023.pdf</t>
   </si>
   <si>
     <t>"ALTERA O ART.16 DA LEI N°1355/2023, DE 23 DE MARÇO DE 2023, QUE ESTABELECE A ESTRUTURA E O FUNCIONAMENTO DO CONSELHO TUTELAR DE MONTE CARLO, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1108/projeto_lei_12_2023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1108/projeto_lei_12_2023.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A PREFEITA MUNICIPAL A PROMOVER A ABERTURA DE UM CRÉDITO SUPLEMENTAR PELO PROVÁVEL EXCESSO NO ORÇAMENTO DO MUNICÍPIO DE MONTE CARLO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1112/oficio_n_141_2023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1112/oficio_n_141_2023.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O MUNICÍPIO DE MONTE CARLO A PROMOVER A ABERTURA DE UM CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO DE MONTE CARLO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1113/oficio_n_142_2023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1113/oficio_n_142_2023.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O MUNICIPIO DE MONTE CARLO A PROMOVER A AQUISIÇÃO DE IMÓVEL QUE ESPECIFICA POR DESAPROPRIAÇÃO, DESTINADO A INSTALAÇÃO DEFINITIVA DA CASA LAR MUNICIPAL, ELVIRA RIBEIRO CHAVES E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1121/oficio_n_154_2023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1121/oficio_n_154_2023.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A REGULAMENTAÇÃO, CONCESSÃO E COFINANCIAMENTO DOS BENEFÍCIOS EVENTUAIS NO ÂMBITO DA POLITICA PUBLICA MUNICIPAL DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE MONTE CARLO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1125/scan_20230419_144343.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1125/scan_20230419_144343.pdf</t>
   </si>
   <si>
     <t>"PRORROGA O REGIME DE CONCESSÃO DE SERVIÇO PÚBLICO QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1126/scan_20230419_144654.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1126/scan_20230419_144654.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A PREFEITA MUNICIPAL A PROMOVER A ABERTURA DE UM CRÉDITO ADICIONAL SUPLEMENTAR PELO PROVÁVEL EXCESSO NO ORÇAMENTO DO MUNICÍPIO DE MONTE CARLO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1127/scan_20230419_145428.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1127/scan_20230419_145428.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A PREFEITA MUNICIPAL A PROMOVER A ABERTURA DE UM CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO DE MONTE CARLO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1140/oficio_n_190_2023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1140/oficio_n_190_2023.pdf</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1143/projeto_n_20_2023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1143/projeto_n_20_2023.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A PREFEITA MUNICIPAL A PROMOVER ABERTURA DE UM CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO DE MONTE CARLO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1144/projeto_n_21_2023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1144/projeto_n_21_2023.pdf</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1151/scan_20230516_143909.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1151/scan_20230516_143909.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A PREFEITA MUNICIPAL A PROMOVER ABERTURA DE UM CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO DE  MONTE CARLO, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1168/scan_20230529_143507.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1168/scan_20230529_143507.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PREFEITO MUNICIPAL A PROMOVER A ALIENAÇÃO E A BAIXA DA CARGA PATRIMONIAL DE BENS MÓVEIS DE PROPRIEDADE DO MUNICÍPIO DE MONTE CARLO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1179/oficio_n_223_2023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1179/oficio_n_223_2023.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A PREFEITA MUNICIPAL A PROMOVER A ABERTURA DE UM CRÉDITO ADICIONAL SUPLEMENTAR, NO ORÇAMENTO DO MUNICIPIO DE MONTE CARLO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1180/oficio_n_224_2023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1180/oficio_n_224_2023.pdf</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1187/oficio_n_246_2023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1187/oficio_n_246_2023.pdf</t>
   </si>
   <si>
     <t>" RATIFICA AS ALTERAÇÕES REALIZADAS NO PROTOCOLO DE INTENÇÕES CONSUBSTANCIADO NO CONTRATO DO CONSÓRCIO PÚBLICO DA AGÊNCIA REGULADORA INTERMUNICIPAL DE SANEAMENTO (ARIS), E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1197/oficio_n_247_2023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1197/oficio_n_247_2023.pdf</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1202/oficio_n_261_2023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1202/oficio_n_261_2023.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O MUNICÍPIO DE MONTE CARLO A CELEBRAR CONVÊNIO COM O SERVIÇO SOCIAL DO COMÉRCIO - SESC VISANDO O DESENVOLVIMENTO DO PROJETO UNIDADE MÓVEL SESC SAÚDE MULHER E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1204/scan_20230626_154523.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1204/scan_20230626_154523.pdf</t>
   </si>
   <si>
     <t>'AUTORIZA O MUNICÍPIO DE MONTE CARLO A ADERIR O PROJETO DE EXTENSÃO COMUNITÁRIA SÉRGIO AROUCA JUNTO A UNIVERSIDADE DO VALE DO ITAJAÍ (UNIVALI) E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1208/oficio_n_274_2023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1208/oficio_n_274_2023.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO EXERCÍCIO DE 2023".</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1215/oficio_n_277_2023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1215/oficio_n_277_2023.pdf</t>
   </si>
   <si>
     <t>"DENOMINA PARQUE MUNICIPAL MARCOS LEAL NUNES O ESPAÇO PÚBLICO LOCALIZADO NA RUA SENHORINHA APARECIDA DA SILVA COM ESQUINA NA RUA ATAIDE JARDIM RIBEIRO BAIRRO SÃO JOSÉ".</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1216/oficio_n_278_2023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1216/oficio_n_278_2023.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROMOVER ACORDO JUDICIAL QUE ESPECIFICA".</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1225/scan_20230712_151728.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1225/scan_20230712_151728.pdf</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1226/scan_20230712_152639.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1226/scan_20230712_152639.pdf</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1227/scan_20230712_153000.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1227/scan_20230712_153000.pdf</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1233/projeto_lei_n_36_2023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1233/projeto_lei_n_36_2023.pdf</t>
   </si>
   <si>
     <t>"APROVA A MINUTA DO CONVÊNIO COM O ESTADO DE SANTA CATARINA, ATRAVÉS DO CORPO DE BOMBEIROS MILITAR DE SANTA CATARINA PARA A EXECUÇÃO DOS SERVIÇOS, DE PREVENÇÃO COMBATE A SINISTRO, BUSCA E SALVAMENTO, ATENDIMENTO PRÉ-HOSPITALAR E OUTROS DE COMPETÊNCIA DO CORPO DE BOMBEIROS MILITAR".</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1234/oficio_n_320_2023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1234/oficio_n_320_2023.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O MUNICÍPIO DE MONTE CARLO, A CELEBRAR CONVÊNIO COM O ESTADO DE SANTA CATARINA, ATRAVÉS DO CORPO DE BOMBEIROS MILITAR PARA AQUISIÇÃO DE UM VEICULO 4X4".</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1252/oficio_n_351_2023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1252/oficio_n_351_2023.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O MUNICÍPIO DE MONTE CARLO A CELEBRAR CONVÊNIO COM O CEDUP- CENTRO DE EDUCAÇÃO PROFISSIONAL ERNESTO ANTONIO DEBASTIANI E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1256/oficio_n_366_2023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1256/oficio_n_366_2023.pdf</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1257/oficio_n_367_2023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1257/oficio_n_367_2023.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PREFEITO MUNICIPAL EM EXERCÍCIO A PROMOVER A ABERTURA DE UM CRÉDITO SUPLEMENTAR PELO PROVÁVEL EXCESSO NO ORÇAMENTO DO MUNICÍPIO DE MONTE CARLO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1258/oficio_n_368_2023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1258/oficio_n_368_2023.pdf</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1265/oficio_n_373_2023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1265/oficio_n_373_2023.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO MUNICÍPIO DE MONTE CARLO PARA O EXERCÍCIO DE 2024, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1266/scan_20230905_144403.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1266/scan_20230905_144403.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O MUNICÍPIO DE MONTE CARLO A REALIZAR DOAÇÃO DE BEM MÓVEL, PARA O ESTADO DE SANTA CATARINA, POR INTERMÉDIO DO CORPO DE BOMBEIROS MILITAR DE SANTA CATARINA - CBMSC</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1267/scan_20230905_144837.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1267/scan_20230905_144837.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO DO MUNICÍPIO DE MONTE CARLO A UTILIZAR RECURSO DA ALIENAÇÃO DE BENS MÓVEIS QUE ESPECIFICA PARA PAGAMENTO DE ENCARGOS DA FOLHA DOS SERVIDORES, ATRAVÉS DO REGIME GERAL DE PREVIDÊNCIA".</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1276/oficio_n_388_2023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1276/oficio_n_388_2023.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A PREFEITA MUNICIPAL A PROMOVER A ABERTURA DE UM CRÉDITO SUPLEMENTAR PELO PROVÁVEL EXCESSO NO ORÇAMENTO DO MUNICIPIO DE MONTE CARLO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1277/oficio_n_389_2023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1277/oficio_n_389_2023.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A PREFEITA MUNICIPAL A PROMOVER A ABERTURA DE UM  CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICIPIO DE MONTE CARLO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1284/oficio_n_409_2023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1284/oficio_n_409_2023.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A CUSTEAR DESPESAS COM EVENTO DE COMEMORAÇÃO AO DIA DO PROFESSOR DO MUNICÍPIO DE MONTE CARLO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1289/oficio_n_428_2023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1289/oficio_n_428_2023.pdf</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1292/oficio_n_429_2023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1292/oficio_n_429_2023.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A PREFEITA MUNICIPAL A PROMOVER A ABERTURA DE UM CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICIPIO DE MONTE CARLO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1293/oficio_n_430_2023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1293/oficio_n_430_2023.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A PREFEITA MUNICIPAL A PROMOVER A ABERTURA DE UM CRÉDITO SUPLEMENTAR PELO PROVÁVEL EXCESSO NO ORÇAMENTO DO MUNICIPIO DE MONTE CARLO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1301/scan_20231009_154833.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1301/scan_20231009_154833.pdf</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1303/scan_20231009_154533.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1303/scan_20231009_154533.pdf</t>
   </si>
   <si>
     <t>"ALTERA O ART. 37, DA LEI MUNICIPAL N°1.335, DE 23 DE MARÇO DE 2023, QUE ESTABELECE A ESTRUTURA E O FUNCIONAMENTO DO CONSELHO TUTELAR DE MONTE CARLO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1320/scan_20231024_142608.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1320/scan_20231024_142608.pdf</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1321/scan_20231024_143123.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1321/scan_20231024_143123.pdf</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1322/scan_20231024_143614.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1322/scan_20231024_143614.pdf</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1337/scan_20231101_140932.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1337/scan_20231101_140932.pdf</t>
   </si>
   <si>
     <t>"ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE MONTE CARLO PARA O EXERCÍCIO DE 2024".</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1338/scan_20231101_141912.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1338/scan_20231101_141912.pdf</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1340/pl58.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1340/pl58.pdf</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1341/pl59.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1341/pl59.pdf</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1346/scan_20231113_160046.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1346/scan_20231113_160046.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O MUNICÍPIO DE MONTE CARLO A PROMOVER A AQUISIÇÃO DE IMÓVEL QUE ESPECIFICA, POR DESAPROPRIAÇÃO, DESTINADO ´ABERTURA DE VIA PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1347/scan_20231113_161139.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1347/scan_20231113_161139.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A INSTALAÇÃO E FUNCIONAMENTO DE CIRCOS ITINERANTES NO MUNICÍPIO DE MONTE CARLO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1360/scan_20231204_152512.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1360/scan_20231204_152512.pdf</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1361/scan_20231204_152803.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1361/scan_20231204_152803.pdf</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1362/scan_20231204_153044.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1362/scan_20231204_153044.pdf</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1363/scan_20231204_153219.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1363/scan_20231204_153219.pdf</t>
   </si>
   <si>
     <t>"AUMENTA O VALOR DO REPASSE ANUAL À FUNDAÇÃO HOSPITALAR DE CURITIBANOS, ADMINISTRADORA DO HOSPITAL HÉLIO DOS ANJOS ORTIZ, ALTERA A LEI Nº1.117, DE 24 DE AGOSTO DE 2018, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1364/scan_20231204_153507.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1364/scan_20231204_153507.pdf</t>
   </si>
   <si>
     <t>"ALTERA A FORMA E O VALOR DO REPASSE DO CONVÊNIO FIRMADO COM A ASSOCIAÇÃO DE PAIS E AMIGOS DOS AUTISTAS - AMA FRAIBURGO, E ALTERA O ART. 2º DA LEI Nº 1.221/2021, DE 25 DE MARÇO DE 2021.</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1367/scan_20231212_144022.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1367/scan_20231212_144022.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA A PREFEITA MUNICIPAL A PROMOVER A ABERTURA DE UM CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO DE MONTE CARLO E DÁ OUTRAS PROVIDÊNCIAS"._x000D_
 _x000D_
 Regime de Urgência, incluso pelo Presidente da Câmara de Vereador ( art. 145, do RI)</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1368/scan_20231212_144753.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1368/scan_20231212_144753.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A PREFEITA MUNICIPAL A PROMOVER A ABERTURA DE UM CRÉDITO SUPLEMENTAR PELO PROVÁVEL EXCESSO NO ORÇAMENTO DO MUNICÍPIO DE MONTE CARLO E DÁ OUTRAS PROVIDÊNCIAS"._x000D_
 _x000D_
 _x000D_
 Regime de Urgência, incluso pelo Presidente da Câmara de Vereador ( art. 145, do RI)</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1370/scan_20231214_151301.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1370/scan_20231214_151301.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A PREFEITA MUNICIPAL A PROMOVER A ABERTURA DE UM CRÉDITO SUPLEMENTAR PELO PROVÁVEL EXCESSO NO ORÇAMENTO DO MUNICÍPIO DE MONTE CARLO E DÁ OUTRAS PROVIDÊNCIAS"._x000D_
 _x000D_
 Regime de Urgência, incluso pelo Presidente da Câmara de Vereador ( art. 145, do RI)</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1371/scan_20231214_161340.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1371/scan_20231214_161340.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A PREFEITA MUNICIPAL A PROMOVER A ABERTURA DE UM CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO DE MONTE CARLO E DÁ OUTRAS PROVIDÊNCIAS"._x000D_
 _x000D_
 Regime de Urgência, incluso pelo Presidente da Câmara de Vereador ( art. 145, do RI)</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1372/scan_20231220_153951.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1372/scan_20231220_153951.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O CHEFE DO PODER EXECUTIVO A EMITIR ASSENTIMENTO PARA O APROVEITAMENTO DE JAZIDA SITUADA EM IMÓVEL PERTENCENTE A PESSOA JURÍDICA DE DIREITO PÚBLICO, SOB O REGIME DE LICENCIAMENTO, NOS TERMOS DO ART. 3, PARÁGRAFO ÚNICO, DA LEI FEDERAL N°6.567/1978".</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1019/oficio_n_015_2023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1019/oficio_n_015_2023.pdf</t>
   </si>
   <si>
     <t>CRIA O CARGO EFETIVO DE ENGENHEIRO EM SEGURANÇA DO TRABALHO, AUMENTA O NÚMERO DE VAGAS PARA OS CARGOS DE ASSISTENTE SOCIAL E PSICÓLOGO E ALTERA A LEI COMPLEMENTAR N. 27, DE 11 DE DEZEMBRO DE 2007</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1035/oficio_n_69_2023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1035/oficio_n_69_2023.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CRIAÇÃO DOS EMPREGOS PÚBLICOS DE AGENTES COMUNITÁRIO DE SAÚDE DE COMBATE ÀS ENDEMIAS NO ÂMBITO DA ADMINISTRAÇÃO PUBLICA MUNICIPAL".</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1040/oficio_n_82_2023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1040/oficio_n_82_2023.pdf</t>
   </si>
   <si>
     <t>ALTERA A CARGA HORÁRIA DOS CARGOS EFETIVOS DE PROFESSOR I, III E IV, DO PLANO DE CARGOS E CARREIRA DO MUNICÍPIO DE MONTE CARLO, PREVISTO NA LEI COMPLEMENTAR Nº. 27, DE 11 DE DEZEMBRO DE 2007 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1131/scan_20230427_143358.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1131/scan_20230427_143358.pdf</t>
   </si>
   <si>
     <t>"ALTERA O VENCIMENTO MENSAL DOS CARGOS EFETIVOS DE ARQUITETO, ADMINISTRADOR, ANALISTA TRIBUTÁRIO, MÉDICO E TÉCNICO EM CONTABILIDADE, DIMINUI O NÚMERO DE VAGAS DO CARGO EFETIVO DE ADMINISTRADOR, EXTINGUE A PROGRESSÃO POR MERECIMENTO, CRIA LIMITES PARA A PROGRESSÕES QUE ESPECIFICA".</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1150/scan_20230516_144338.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1150/scan_20230516_144338.pdf</t>
   </si>
   <si>
     <t>"ALTERA O VENCIMENTO MENSAL DOS CARGOS EFETIVOS DE ARQUITETO, ADMINISTRADOR, ANALISTA TRIBUTÁRIO, MÉDICO E TÉCNICO EM CONTABILIDADE, DIMINUI O NÚMERO DE VAGAS DO CARGO EFETIVO DE ADMINISTRADOR, SENDO O QUE ESPECIFICA".</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1178/oficio_no222.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1178/oficio_no222.pdf</t>
   </si>
   <si>
     <t>"ALTERA O ANEXO IX DA LEI COMPLEMENTAR N°027/2007 E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1181/oficio_n_225_2023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1181/oficio_n_225_2023.pdf</t>
   </si>
   <si>
     <t>"ALTERA O VENCIMENTO MENSAL DO CARGO EFETIVO DE MÉDICO".</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1217/oficio_n_279_2023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1217/oficio_n_279_2023.pdf</t>
   </si>
   <si>
     <t>"CONCEDE ANISTIA PARCELAMENTO E BENEFÍCIOS PARA O PAGAMENTO DE DÉBITOS DE COMPETÊNCIA DO MUNICÍPIO, CONCEDE REMISSÃO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1263/oficio_n_371_2023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1263/oficio_n_371_2023.pdf</t>
   </si>
   <si>
     <t>"CONCEDE REMISSÃO À DIVIDA E ISENÇÃO DA COBRANÇA DA TAXA E CONSUMO DE ÁGUA AO CORPO DE BOMBEIROS MILITAR DE SANTA CATARINA".</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1310/scan_20231010_145549.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1310/scan_20231010_145549.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR N. 27, DE 11 DE DEZEMBRO DE 2007 PARA ALTERAR A HABILITAÇÃO EXIGIDA PARA O EXERCÍCIO DO CARGO DE ANALISTA DE SISTEMAS</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1313/oficio_n_480_2023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1313/oficio_n_480_2023.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A COMPLEMENTAÇÃO DO PISO SALARIAL NACIONAL DO ENFERMEIRO, TÉCNICO DE ENFERMAGEM E DO AUXILIAR DE ENFERMAGEM A QUE SE REFERE A LEI FEDERAL N°14.434 DE 04 DE AGOSTO DE 2022 E DE EMENDA CONSTITUCIONAL N°127, DE 22 DE DEZEMBRO DE 2022 E ESTABELECE OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Poder Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1107/scan_20230413_194423.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1107/scan_20230413_194423.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO DE SEGURANÇA EM ESCOLAS INFANTIS, CRECHES E BERÇÁRIOS, NO ÂMBITO PÚBLICO DO MUNICÍPIO DE MONTE CARLO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
     <t>Adair Luiz Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1161/scan_20230522_150819.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1161/scan_20230522_150819.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A DENOMINAÇÃO DE LOCAL PÚBLICO (RUA) E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1162/scan_20230522_151219.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1162/scan_20230522_151219.pdf</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1324/scan_20231026_182015.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1324/scan_20231026_182015.pdf</t>
   </si>
   <si>
     <t>"REGULAMENTA NO ÂMBITO DO MUNICÍPIO DE MONTE CARLO A LEI FEDERAL N° 13.913, DE 25 DE NOVEMBRO DE 2019, QUE ALTERA A LEI FEDERAL N°6766, E 19 DEZEMBRO DE 1979, PARA ASSEGURAR O DIREITO DE PERMANÊNCIA DE EDIFICAÇÕES NA FAIXA DE DOMÍNIO PÚBLICO DE RODOVIAS E PARA POSSIBILITAR A REDUÇÃO DA EXTENSÃO DESSA FAIXA NÃO EDIFICÁVEL POR LEI MUNICIPAL"._x000D_
 ".</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
     <t>Cleiton Aparício Correa de Siqueira</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1353/scan_20231123_182157.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1353/scan_20231123_182157.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE PRAÇA PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
     <t>RESOL</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1358/scan_20231204_152009.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1358/scan_20231204_152009.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APLICAÇÃO DE MECANISMOS DE AJUSTE FISCAL PREVISTOS NO ART. 167-A DA CONSTITUIÇÃO FEDERAL NO  AMBITO DO PODER LEGISLATIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Adair Luiz Gonçalves, Anderson Rafael Sartor, Carlos Alberto Correa de Almeida, Cleiton Aparício Correa de Siqueira, Dirceu de Souza, Emersson de Oliveira, Luizinho Cordeiro, Orávio Cordeiro, Osni Leodoro</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1041/scan_20230228_153535.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1041/scan_20230228_153535.pdf</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE VEREADORES DE MONTE CARLO, ESTADO DE SANTA CATARINA, POR MEIO DA PRESENTE MOÇÃO, VEM, RESPEITOSAMENTE, APELAR/REQUERER À SECRETARIA DE ESTADO DA INFRAESTRUTURA DO ESTADO DE SANTA CATARINA, PARA QUE SEJAM ADOTADAS PROVIDÊNCIAS E MELHORIAS NA SINALIZAÇÃO, COM INSTALAÇÃO DE 3 (TRÊS) REDUTORES DE VELOCIDADE (LOMBADA TIPO PADRÃO), TODOS NA RODOVIA SC 452, SENDO 2 (DUAS) NAS PROXIMIDADES DA ÁREA DO DISTRITO INDUSTRIAL DA VILA IMAZA E 1 (UMA) EM FRENTE DA CASA MORTUÁRIA MUNICIPAL DE MONTE CARLO/SC, UMA VEZ QUE RECEBIDAS DIVERSAS RECLAMAÇÕES  DA POPULAÇÃO QUANTO À SEGURANÇA DO TRÁFEGO NA MENCIONADA LOCALIZAÇÃO.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1057/mocao_02.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1057/mocao_02.pdf</t>
   </si>
   <si>
     <t>“A CÂMARA MUNICIPAL DE VEREADORES DE MONTE CARLO, ESTADO DE SANTA CATARINA, POR MEIO DA PRESENTE MOÇÃO, VEM, RESPEITOSAMENTE, APELAR/REQUERER AO COMANDO-GERAL DO CORPO DE BOMBEIROS MILITAR DE SANTA CATARINA, PARA QUE SEJA VERIFICADA A POSSIBILIDADE DE REVISÃO DO SERVIÇO DE ATENDIMENTO TELEFÔNICO DISPONIBILIZADO À UNIDADE LOCAL DE MONTE CARLO/SC, NO SENTIDO DE VIABILIZAR CANAL DE CONTATO DIRETO DA UNIDADE QUE SE ENCONTRA NO MUNICÍPIO, OBJETIVANDO AGILIZAR E APROXIMAR A INSTITUIÇÃO COM A COMUNIDADE LOCAL”.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1058/mocao_03.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1058/mocao_03.pdf</t>
   </si>
   <si>
     <t>“A CÂMARA MUNICIPAL DE VEREADORES DE MONTE CARLO, ESTADO DE SANTA CATARINA, POR MEIO DA PRESENTE MOÇÃO, VEM, RESPEITOSAMENTE, APELAR/REQUERER À SECRETARIA DE SEGURANÇA PÚBLICA, PARA QUE SEJA VERIFICADA A POSSIBILIDADE DE REVISÃO DO SERVIÇO DE ATENDIMENTO TELEFÔNICO DISPONIBILIZADO À UNIDADE LOCAL (GUARITA DA POLÍCIA MILITAR) DE MONTE CARLO/SC, NO SENTIDO DE VIABILIZAR CANAL DE CONTATO DIRETO DA UNIDADE QUE SE ENCONTRA NO MUNICÍPIO, OBJETIVANDO AGILIZAR E APROXIMAR A INSTITUIÇÃO COM A COMUNIDADE LOCAL”.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1096/scan_20230330_182816.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1096/scan_20230330_182816.pdf</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE VEREADORES DE MONTE CARLO, ESTADO DE SANTA CATARINA, POR MEIO DA PRESENTE MOÇÃO, VEM, RESPEITOSAMENTE, APELAR/REQUERER AO DEPARTAMENTO NACIONAL DE INFRAESTRUTURA - DNIT, PARA QUE SEJAM ADOTADAS PROVIDÊNCIAS PARA SINALIZAÇÃO, NA BR 470, NAS PROXIMIDADES DO ACESSO À CIDADE DE MONTE CARLO/SC, A FIM DE QUE AS PESSOAS QUE LÁ TRANSITAM TENHAM CONDIÇÕES DE SE LOCALIZAR, CONSIDERANDO QUE, NESTE MOMENTO, NÃO HÁ PLACA INDICATIVA NESTE SENTIDO</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>Emersson de Oliveira, Adair Luiz Gonçalves, Anderson Rafael Sartor, Carlos Alberto Correa de Almeida, Cleiton Aparício Correa de Siqueira, Dirceu de Souza, Luizinho Cordeiro, Orávio Cordeiro, Osni Leodoro</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1105/scan_20230413_193914.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1105/scan_20230413_193914.pdf</t>
   </si>
   <si>
     <t>“A CÂMARA MUNICIPAL DE VEREADORES DE MONTE CARLO, ESTADO DE SANTA CATARINA, POR MEIO DA PRESENTE MOÇÃO, VEM, RESPEITOSAMENTE, APOIAR/APLAUDIR O PROJETO DE LEI, DE AUTORIA DA DEPUTADA ESTADUAL ANA CAMPAGNOLO, QUE INSTITUI O PROGRAMA DE MONITORAMENTO E VIGILÂNCIA DA REDE ESTADUAL DE ENSINO, AO MESMO TEMPO EM QUE APELA PELA APROVAÇÃO DA PROPOSIÇÃO, QUE VISA CONCRETIZAR A POLÍTICA DE SEGURANÇA NAS ESCOLAS DO ESTADO DE SANTA CATARINA”.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1147/mocao_06.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1147/mocao_06.pdf</t>
   </si>
   <si>
     <t>“A CÂMARA MUNICIPAL DE VEREADORES DE MONTE CARLO, ESTADO DE SANTA CATARINA, POR MEIO DA PRESENTE MOÇÃO, VEM, RESPEITOSAMENTE, SOLICITAR, À EMPRESA IMARIBO S/A, SEJA VERIFICADO O CONTROLE DE EMISSÃO DE FUMAÇA, DIANTE DAS RECLAMAÇÕES RECEBIDAS DE MORADORES, A EXEMPLO DA FOTOGRAFIA ANEXA, CONTENDO QUANTIDADE RAZOÁVEL DE FULIGEM NAS RESIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1184/scan_20230607_182444.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1184/scan_20230607_182444.pdf</t>
   </si>
   <si>
     <t>A CAMARA MUNICIPAL DE VEREADORES DE MONTE CARLO, ESTADO DE SANTA CATARINA, POR MEIO DA PRESENTE MOÇÃO, VEM, RESPEITOSAMENTE, SOLICITAR A INSTALAÇÃO/AMPLIAÇÃO DE TORRES DE CELULAR E SERVIÇO DE INTERNET, ÀS OPERADORAS TIM OU VIVO, NAS IMEDIAÇÕES DA VILA IMAZA E, TAMBÉM, NO TERRITÓRIO DO MUNICÍPIO, DIANTE DAS MANIFESTAÇÕES RECEBIDAS PELOS MORADORES DESTA CIDADE.</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1261/scan_20230828_143641.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1261/scan_20230828_143641.pdf</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE VEREADORES DE MONTE CARLO, ESTADO DE SANTA CATARINA, POR MEIO DA PRESENTE MOÇÃO, VEM, RESPEITOSAMENTE, PRESTAR APOIO À MOÇÃO APROVADA PELA ASSEMBLEIA LEGISLATIVA DE SANTA CATARINA VOLTADA À CONSTRUÇÃO DA UNIVERSIDADE FEDERAL DO CONTESTADO - UNIFECON, IDEIA QUE CRESCE A CADA DIA E FORTALECERÁ TODO O MEIO-OESTE CATARINENSE</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
     <t>Emersson de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1280/scan_20230921_174101.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1280/scan_20230921_174101.pdf</t>
   </si>
   <si>
     <t>“A CÂMARA MUNICIPAL, DE VEREADORES DE MONTE CARLO, ESTADO DE SANTA CATARINA, POR MEIO DA PRESENTE MOÇÃO, VEM RESPEITOSAMENTE, APELAR AO SENADO FEDERAL E Á CÂMARA DOS DEPUTADOS, NO SENTIDO DE FAZER VALER SUAS COMPETÊNCIAS LEGISLATIVAS, FRENTE Á TRAMITAÇÃO DA ARGUIÇÃO DE DESCUMPRIMENTO DE PRECEITO FUNDAMENTAL – ADPF n° 442, EM TRÂMITE NO SUPREMO TRIBUNAL FEDERAL – STF”.</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1306/scan_20231009_181942.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1306/scan_20231009_181942.pdf</t>
   </si>
   <si>
     <t>“A CÂMARA MUNICIPAL, DE VEREADORES DE MONTE CARLO, ESTADO DE SANTA CATARINA, POR MEIO DA PRESENTE MOÇÃO, VEM RESPEITOSAMENTE, APELAR AOS DEPUTADOS ESTADUAIS QUE SEJA MANTIDA A CAÇA DE JAVALI NO ESTADO COM AUTORIZAÇÃO DO IBAMA”.</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
     <t>Luizinho Cordeiro</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1354/scan_20231123_181901.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1354/scan_20231123_181901.pdf</t>
   </si>
   <si>
     <t>“A CÂMARA MUNICIPAL DE VEREADORES DE MONTE CARLO, ESTADO DE SANTA CATARINA, POR MEIO DA PRESENTE MOÇÃO, VEM,_x000D_
 RESPEITOSAMENTE, APELAR/REQUERER À SECRETARIA DE ESTADO DA INFRAESTRUTURA DO ESTADO DE SANTA CATARINA, PARA QUE SEJAM_x000D_
 ADOTADAS PROVIDÊNCIAS E MELHORIAS NA SINALIZAÇÃO, COM INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE (LOMBADA TIPO ELEVADA),_x000D_
 NA RODOVIA SC 452, EM FRENTE A EMPRESA MULTIMADEIRAS, EM MONTE CARLO/SC, UMA VEZ QUE RECEBIDAS DIVERSAS RECLAMAÇÕES DA_x000D_
 POPULAÇÃO QUANTO À SEGURANÇA DO TRÁFEGO NA MENCIONADA LOCALIZAÇÃO”.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Outras Entidades</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1173/requerimento.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1173/requerimento.pdf</t>
   </si>
   <si>
     <t>Solicitação de uso da palavra no dia 08 de Junho de 2023, pela funcionária da Prefeitura Municipal - Diana Tavaresda Rosa - psicóloga.</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1323/scan_20231025_144803.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1323/scan_20231025_144803.pdf</t>
   </si>
   <si>
     <t>Esclarecimentos sobre o Convênio N°936544/2023.</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>INFO</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1032/pedido_de_inf..pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1032/pedido_de_inf..pdf</t>
   </si>
   <si>
     <t>Que a Chefe do Poder Executivo Municipal informe quais as razões da não execução do programa de mobilidade urbana, relativo ao objeto pavimentação asfáltica e qualificação das vias urbanas ao município de Monte Carlo, com valor de R$ 238.856,00 (duzentos e trinta e oito mil, oitocentos e cinquenta e seis reais) e quais providências foram adotadas, uma vez que chegou ao conhecimento deste Poder Legislativo que o recurso foi restituído sem celebração do contrato e empenho</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/</t>
   </si>
   <si>
     <t>Que a Chefe do Poder Executivo Municipal informe se houve acatamento da recomendação exarada pelo Ministério Público de Santa Catarina no sentido de promover a manutenção dos atendimentos aos infantes interessados na Associação dos Pais e Amigos dos Autistas - AMA no Município de Fraiburgo, expondo, de forma especificada, as medidas adotadas.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1148/informacao_03.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1148/informacao_03.pdf</t>
   </si>
   <si>
     <t>Que a Chefe do Poder Executivo Municipal preste informações acerca da utilização dos veículos adquiridos para o CRAS e Apae, uma vez que chegou ao conhecimento desta Câmara de Vereadores que estes estão ociosos.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1159/info04.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1159/info04.pdf</t>
   </si>
   <si>
     <t>Que a Chefe do Poder Executivo Municipal apresente cópia integral do processo licitatório que trata da construção do portal da cidade, assim como o que foi pago até este instante e o quanto foi pago, encaminhando os respectivos comprovantes.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1172/scan_20230606_143324.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1172/scan_20230606_143324.pdf</t>
   </si>
   <si>
     <t>Que a Chefe do Poder Executivo Municipal apresente cópia das notas fiscais de aquisição (compra) e, sendo o caso, a identificação dos chassis, dos bens relacionados nos 19 (dezenove) lotes do projeto de lei 23/2023.</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1228/scan_20230719_142839.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1228/scan_20230719_142839.pdf</t>
   </si>
   <si>
     <t>Que a Chefe do Poder Executivo Municipal informe as razões da falta de Água, com os devidos esclarecimentos junto a empresa prestadora de serviços no Município - Atlantis, tendo em vista as inúmeras reclamações recebidas pelos moradores montecarlenses.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1260/scan_20230828_143829.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1260/scan_20230828_143829.pdf</t>
   </si>
   <si>
     <t>Que a Chefe do Poder Executivo Municipal informe qual o valor do contrato pago mensalmente à empresa Atlantis, que presta serviços de fornecimento de água no Município</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1269/scan_20230906_173841.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1269/scan_20230906_173841.pdf</t>
   </si>
   <si>
     <t>Que a Chefe do Poder Executivo Municipal informe a prestação de contas da festa junina ocorrida no Ginásio Municipal da Escola Erci Dick, assim como do recurso de rifas decorrentes da venda do concurso sinhozinho e sinhazinha de todas as escolas</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1281/scan_20230921_192942.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1281/scan_20230921_192942.pdf</t>
   </si>
   <si>
     <t>Que a Chefe do Poder Executivo Municipal informe as providências tomadas em relação ao concurso público e ao processo seletivo e o atual status da tramitação destes certames, inclusive se houve algum tipo de devolução de recursos, assim como os desdobramentos com a empresa contratada.</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1286/scan_20230928_171550.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1286/scan_20230928_171550.pdf</t>
   </si>
   <si>
     <t>"Que a Chefe do Poder Executivo Municipal informe se está ocorrendo o repasse de valores às Agentes de Saúde e quais são os_x000D_
 respectivos valores".</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
     <t>Luizinho Cordeiro, Adair Luiz Gonçalves, Cleiton Aparício Correa de Siqueira</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1294/scan_20231005_181753.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1294/scan_20231005_181753.pdf</t>
   </si>
   <si>
     <t>'Que a Chefe do Poder Executivo Municipal, informe e remeta a Câmara de Vereadores os valores desembolsados para a construção da pracinha no bairro São Carlos e a atual situação da obras, inclusive o que falta para ser concluída".</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1344/scan_20231109_182402.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1344/scan_20231109_182402.pdf</t>
   </si>
   <si>
     <t>“Que a chefe do Poder Executivo Municipal, em Regime de Urgência, informem e remetam a Câmara Municipal, informações e documentos acerca de emissão de notas fiscais e recolhimento de impostos na extração de madeira do município, nas localidades de Butiazinho, Vila Arlete e Linha Moraes”.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1026/scan_20230202_180018.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1026/scan_20230202_180018.pdf</t>
   </si>
   <si>
     <t>Que seja verificada a possibilidade de providenciar a alteração na forma de estacionamento de táxis nas proximidades da Escola Básica Prof. Virgínia Paulina Gonçalves, pois as condições atuais não são seguras, conforme imagem em anexo.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1052/indicacao_02.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1052/indicacao_02.pdf</t>
   </si>
   <si>
     <t>"Que seja verificada a possibilidade de disponibilizar, por meio do setor competente, servidor (superintendente, coordenador) encarregado de atender_x000D_
 demandas frequentes da comunidade do interior, como, por exemplo, realização de roçadas, abertura de valetas, limpeza de bueiros, etc”.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1053/indicacao_03.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1053/indicacao_03.pdf</t>
   </si>
   <si>
     <t>"Seja realizado o cascalhamento, limpeza e patrolamento da Rua Florêncio Ribeiro Correa, via que demanda urgente e imediata manutenção. Esclarece-se, por oportuno, que cabe ao Executivo Municipal garantir a acessibilidade de maneira digna e com segurança das pessoas aos serviços públicos oferecidos pela municipalidade, aos bens de consumo, ao lazer e a recreação de maneira segura e digna”</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1054/indicacao_04.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1054/indicacao_04.pdf</t>
   </si>
   <si>
     <t>“Seja realizado o cascalhamento e patrolamento na estrada secundária que dá acesso ao sítio do falecido Antenor Maciel, pois, em dias de chuva, o transporte não consegue chegar aos alunos que dependem deste serviço. Esclarece-se, por oportuno, que cabe ao Executivo Municipal garantir a acessibilidade de maneira digna e com segurança das pessoas aos serviços públicos oferecidos pela municipalidade, aos bens de consumo, ao lazer e a recreação de maneira segura e digna”.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1055/indicacao_05.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1055/indicacao_05.pdf</t>
   </si>
   <si>
     <t>“Seja avaliada a possibilidade de não destinar à concessão o espaço do Ginásio Municipal de Esportes Altair Gonçalves - Taidão, uma vez que as atuais condições são adequadas ao serviço público que o espaço se propõe a oferecer”.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>Osni Leodoro</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1056/indicacao_06.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1056/indicacao_06.pdf</t>
   </si>
   <si>
     <t>“Seja deflagrado novo credenciamento para participação, em igualdade de condições, de instituições financeiras ou postos de atendimento vinculados a_x000D_
 estas instituições e sediadas no Município, para recebimento de faturas de água e esgoto emitidas pelo Departamento Municipal de Água e Esgoto, conforme estabelece os princípios da licitação”</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1064/scan_20230309_171716.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1064/scan_20230309_171716.pdf</t>
   </si>
   <si>
     <t>"Que sejam adotadas providências para a instalação de redutor de velocidade e faixa de pedestres em frente á casa mortuária do Municipio de Monte Carlo."</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>Carlos Alberto Correa de Almeida</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1065/indicacao_08.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1065/indicacao_08.pdf</t>
   </si>
   <si>
     <t>Reabertura de rua para trafegabilidade.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1066/indicacao_09.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1066/indicacao_09.pdf</t>
   </si>
   <si>
     <t>Disponibilizar equipamentos para os agricultores como computador impressora e material de escritório para elaboração de documentos fiscais.</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
     <t>Dirceu de Souza</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1078/indicacao_10_-_limpeza_de_valeta_bairro_sao_jose.docx.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1078/indicacao_10_-_limpeza_de_valeta_bairro_sao_jose.docx.pdf</t>
   </si>
   <si>
     <t>Seja realizada a limpeza de valetas, aos fundos das residências do bairro São José, situação que demanda urgente e imediata manutenção</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1079/indicacao_11_-__disponibilizacao_de_medicos_no_posto_do_butiazinho.docx.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1079/indicacao_11_-__disponibilizacao_de_medicos_no_posto_do_butiazinho.docx.pdf</t>
   </si>
   <si>
     <t>Que seja verificada a possibilidade de disponibilizar à comunidade do interior do Butiazinho, um médico e um dentista, ao menos, uma vez por semana</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1086/indicacao_12.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1086/indicacao_12.pdf</t>
   </si>
   <si>
     <t>“Que seja verificada a possibilidade de disponibilizar, para o próximo concurso público, vaga para o cargo de médico veterinário, diante da demanda apresentada pela comunidade do interior quanto à necessidade deste profissional”</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1087/indicacao_13.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1087/indicacao_13.pdf</t>
   </si>
   <si>
     <t>"QUE O CHEFE DO PODER EXECUTIVO MUNICIPAL, PROMOVA ESTUDOS PARA QUE SEJA REALIZADO O REAJUSTE SALARIAL DOS ASSISTENTES DE CRECHE DO MUNICÍPIO".</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1088/scan_20230330_183134.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1088/scan_20230330_183134.pdf</t>
   </si>
   <si>
     <t>"QUE O CHEFE DO PODER EXECUTIVO MUNICIPAL PROMOVA A COM A MÁXIMA URGÊNCIA A CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE "LOMBADA", NA AVENIDA ÊNIO LOPES DE ALBUQUERQUE, ESQUINA COM A RUA MADALENA LOURENÇO DE CORDOVA".</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1095/scan_20230330_183300.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1095/scan_20230330_183300.pdf</t>
   </si>
   <si>
     <t>"Que o Chefe do Poder Executivo Municipal, promova com a máxima urgência a construção de um redutor de velocidade "lombada", na rua Joaquim Luiz Cordeiro, próximo ao bar do Flamengo".</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1097/scan_20230330_180436.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1097/scan_20230330_180436.pdf</t>
   </si>
   <si>
     <t>"Que a chefe do Poder Executivo Municipal,promova com a máxima urgência a manutenção das estradas do interior do Municipio, principalmente as estradas que dão acesso as lavouras que estão em péssimas condições de trafegabilidade, também as entradas das propriedades, pois os agricultores estão passando por dificuldades no escoamento de grãos devido as estradas danificadas".</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1099/scan_20230405_173836.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1099/scan_20230405_173836.pdf</t>
   </si>
   <si>
     <t>"QUE A CHEFE DO PODER EXECUTIVO MUNICIPAL, JUNTAMENTE COM A SECRETARIA DE OBRAS E SERVIÇOS PÚBLICOS, PROMOVA COM A MÁXIMA URGÊNCIA A CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE "LOMBADA", NA RUA JOAQUIM CORREA DE MELLO, MAIS ESPECIALMENTE EM FRENTE A LANCHONETE SANTO EXPEDITO".</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1106/indicacao_18.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1106/indicacao_18.pdf</t>
   </si>
   <si>
     <t>Que sejam adotadas, com urgência e imediatamente, ações efetivas de reforço e segurança nas escolas e creches no Município, em especial, com instalação de porta giratória com detector de metais, garantindo a proteção das crianças, professores e toda a comunidade escolar</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1110/scan_20230420_192453.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1110/scan_20230420_192453.pdf</t>
   </si>
   <si>
     <t>"Que a Chefe do Poder Executivo Municipal, promova, estudos, para possível cedência de uma parte do centro comunitário, para uso de almoxarifado da Secretaria de Obras do Municipio.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1111/scan_20230413_194232.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1111/scan_20230413_194232.pdf</t>
   </si>
   <si>
     <t>"Que a Chefe do Poder Executivo Municipal, promova com a máxima urgência, a construção ou colocação de uma balança de pesagem animal na localidade de Butiazinho, para fim de que todos da comunidade possam usufruir da mesma na pesagem de seus animais".</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1117/scan_20230413_194050.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1117/scan_20230413_194050.pdf</t>
   </si>
   <si>
     <t>“Seja restaurada a quadra de esportes da Vila Imaza, assim como a desobstrução de valeta nas imediações, desviando a água”.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1118/scan_20230413_193457.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1118/scan_20230413_193457.pdf</t>
   </si>
   <si>
     <t>“Seja restaurado o posto de saúde da Vila Imaza, que demanda urgente e imediata manutenção”.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1129/indicacao_23.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1129/indicacao_23.pdf</t>
   </si>
   <si>
     <t>Prefeita Municipal, promova com a máxima urgência o reajuste salarial dos Médicos do Município</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1138/scan_20230504_184548.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1138/scan_20230504_184548.pdf</t>
   </si>
   <si>
     <t>"Que a Chefe do Poder Executivo Municipal, promova com a máxima urgência, a pintura de faixa e colocação de placa de estacionamento de onibus embarque e desembarque em frente a creche municipal sonho infantil'.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
     <t>Orávio Cordeiro</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1149/indicacao_25.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1149/indicacao_25.pdf</t>
   </si>
   <si>
     <t>“Que seja estabelecido critério objetivo para recebimento de gratificação no âmbito do Poder Executivo Municipal, atribuindo o merecimento como mecanismo de concessão”</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1158/scan_20230529_150401.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1158/scan_20230529_150401.pdf</t>
   </si>
   <si>
     <t>“Que seja, com a máxima urgência, reajustado o vale alimentação dos servidores públicos municipais, que não recebem adequação do valor desde longa data, sendo que este se encontra atualmente insuficiente para atendimento da finalidade pela qual foi instituído”</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1166/scan_20230529_150704.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1166/scan_20230529_150704.pdf</t>
   </si>
   <si>
     <t>Seja restaurada a quadra de esportes da escola da Linha Moraes</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1182/scan_20230607_174828.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1182/scan_20230607_174828.pdf</t>
   </si>
   <si>
     <t>"QUE A CHEFE DO PODER EXECUTIVO MUNICIPAL, PROMOVA A TROCA DE LÂMPADAS DOS POSTES DAS RUAS JOAQUIM CORREA DE MELLO, COM A AVENIDA ENIO LOPES DE ALBUQUERQUE".</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1183/scan_20230607_180611.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1183/scan_20230607_180611.pdf</t>
   </si>
   <si>
     <t>Seja construída estrada, na linha Butiazinho, que dê acesso à propriedade do Sr. Antenor Gomes Ribeiro, que adquiriu correspondente terreno,  sendo que a estrada se encontra em péssimas condições para escoar a produção de grãos e gado, o qual necessita para sua subsistência</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1188/scan_20230615_175004.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1188/scan_20230615_175004.pdf</t>
   </si>
   <si>
     <t>"Que a Chefe do Poder Executivo Municipal, promova com a máxima urgência, a negociação com a empresa ficher, para aquisição de terreno anexo ao cemitério municipal, ou promova a aquisição de outra área de terra podendo ser no loteamento carrapicho, para a instalação do cemitério municipal".</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1189/scan_20230615_175938.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1189/scan_20230615_175938.pdf</t>
   </si>
   <si>
     <t>"Que a Chefe do Poder Executivo Municipal, promova com a máxima urgência, juntamente com a equipe da secretaria de obras, melhorias, como patrolamento e cascalhamento na estrada que liga a sede do senhor Hermínio Scolari, na localidade de butiazinho".</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1191/scan_20230619_150454.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1191/scan_20230619_150454.pdf</t>
   </si>
   <si>
     <t>Seja adotada a mão única na Rua Sebastião Nunes Gonçalves, uma vez que a permanência da atual mão dupla dificulta o regular fluxo de trânsito de veículos na via</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1199/scan_20230622_193047.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1199/scan_20230622_193047.pdf</t>
   </si>
   <si>
     <t>"Que a Chefe do Poder Executivo Municipal, promova a construção de um monumento como forma de homenagear o ex Prefeito deste Municipio, Marcos Leal Nunes, na Praça do Bairro São José".</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1219/scan_20230706_183321.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1219/scan_20230706_183321.pdf</t>
   </si>
   <si>
     <t>"Que a Chefe do Poder Executivo Municipal, promova a aquisição de produtos da agricultura familiar de Monte Carlo, para merenda escolar".</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1220/scan_20230706_183430.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1220/scan_20230706_183430.pdf</t>
   </si>
   <si>
     <t>"Que a Chefe do Poder Executivo Municipal, promova melhorias na estrada que dá acesso a propriedade do Senhor Auredi Rezende, próximo ao antigo britador no interior do Municipio."</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
     <t>Anderson Rafael Sartor</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1221/indicacao_36.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1221/indicacao_36.pdf</t>
   </si>
   <si>
     <t>Que sejam equiparados, com a máxima urgência, os vencimentos das classes que possuem pisos definidos, aproximando-se da média de municípios vizinhos a Monte Carlo, sendo elas: psicólogos, assistentes sociais, operadores de máquinas e patroleiros. A medida encontra justificativa em razão da conhecida e histórica defasagem dos valores, considerando, também, a importância de valorizar o trabalho destes profissionais para o bom desenvolvimento do nosso município, com a manutenção de serviços públicos de qualidade aos montecarlenses</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1222/indicacao_37.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1222/indicacao_37.pdf</t>
   </si>
   <si>
     <t>Que seja verificada a possibilidade de adesão ao Acordo de Cooperação Técnico para o desenvolvimento do Programa mais Pecuária Brasil, com o intuito de fortalecer a pecuária no nosso Município.</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1223/indicacao_38.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1223/indicacao_38.pdf</t>
   </si>
   <si>
     <t>Seja realizada a manutenção no parquinho central da cidade</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1239/scan_20230802_153243.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1239/scan_20230802_153243.pdf</t>
   </si>
   <si>
     <t>"Que a Chefe do Poder Executivo Municipal, juntamente com a equipe de obras, promova com a maior brevidade possível, a coleta de entulhos nas ruas bem como a limpeza em toda a cidade".</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1240/scan_20230802_155256.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1240/scan_20230802_155256.pdf</t>
   </si>
   <si>
     <t>"Que a Chefe do Poder Executivo Municipal, promova com a máxima urgência, a colocação de tubos nas redes de esgoto da cidade, pois em alguns pontos o esgoto corre a céu aberto".</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1241/scan_20230807_153808.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1241/scan_20230807_153808.pdf</t>
   </si>
   <si>
     <t>Seja efetuado o cascalhamento, com a máxima urgência, no acesso do Sítio Angelo Pauleti, Vila Imasa</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1251/scan_20230828_142824.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1251/scan_20230828_142824.pdf</t>
   </si>
   <si>
     <t>“QUE A CHEFE DO PODER EXECUTIVO MUNICIPAL, JUNTAMENTE COM A EQUIPE DA SECRETARIA DE EDUCAÇÃO, CULTURA E DESPORTO, ESTUDOS, NA FORMA DE INSERIR NA GRADE MUNICIPAL, BASEADO NO PROJETO DO ALUNO KAUAN SILVA, O QUAL OFERECE AULAS DE VIOLÃO COM AULAS PRATICAS E TEORICAS”.</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1282/scan_20230921_193702.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1282/scan_20230921_193702.pdf</t>
   </si>
   <si>
     <t>Seja realizada a pintura de faixas de estacionamento ao longo do Comércio e nas proximidades da Rodovia SC 452</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1285/scan_20230928_181611.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1285/scan_20230928_181611.pdf</t>
   </si>
   <si>
     <t>“QUE A CHEFE DO PODER EXECUTIVO MUNICIPAL, JUNTAMENTE COM A EQUIPE DA SECRETARIA DE OBRAS, PROMOVA COM A MÁXIMA URGÊNCIA A REFORMA, MELHORIAS BEM COMO PROMOVA A MANUTENÇÃO DOS TELHADOS DOS POSTOS DE SAÚDE DO MUNICÍPIO”.</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1287/scan_20230928_183517.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1287/scan_20230928_183517.pdf</t>
   </si>
   <si>
     <t>“QUE A CHEFE DO PODER EXECUTIVO MUNICIPAL, JUNTAMENTE COM A EQUIPE DA SECRETARIA DE OBRAS, VIABILIZE A MANUTENÇÃO, LIMPEZA DE BOEIROS E TROCA DE TUBULAÇÕES NA RUA GUILHERME CORREA DE MELLO, BAIRRO SÃO CARLOS, PEDIDO ESTE FEITO PELO SENHOR RAFAEL, BEM COMO PELOS DEMAIS MORADORES  DA MENCIONADA RUA”.</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1314/scan_20231019_174116.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1314/scan_20231019_174116.pdf</t>
   </si>
   <si>
     <t>“QUE A CHEFE DO PODER EXECUTIVO MUNICIPAL, JUNTAMENTE COM A EQUIPE DA SECRETARIA DE OBRAS, VIABILIZE A MANUTENÇÃO,  LIMPEZA, ROÇADA E PINTURA DA ROTATORIA DA RUA KARL FICHER COM A SC 452, ONDE TEM O MONUMENTO DO LIONS CLUBE DA CIDADE, POIS A COMUNIDADE PROCUROU O VEREADOR AUTOR PELO DESCASO DO PODER PUBLICO, PARA COM AS VIAS PUBLICAS”.</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1315/scan_20231019_163707.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1315/scan_20231019_163707.pdf</t>
   </si>
   <si>
     <t>“QUE A CHEFE DO PODER EXECUTIVO MUNICIPAL, JUNTAMENTE COM A EQUIPE DA SECRETARIA DE OBRAS, VIABILIZE A MANUTENÇÃO,  LIMPEZA E PINTURA DO CEMITÉRIO MUNICIPAL”.</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
     <t>Cleiton Aparício Correa de Siqueira, Emersson de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1318/scan_20231026_175047.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1318/scan_20231026_175047.pdf</t>
   </si>
   <si>
     <t>“QUE A CHEFE DO PODER EXECUTIVO MUNICIPAL, JUNTAMENTE COM A EQUIPE DA SECRETARIA DE OBRAS, REALIZE COM A MAIOR BREVIDADE POSSÍVEL A TROCA DE TUBOS E REPAROS NA ESTRADA QUE DÁ ACESSO A LOCALIDADE DE BUTIAZINHO, MAIS ESPECIALMENTE NAS PROXIMIDADES DA PROPRIEDADE DO SENHOR CARLÃO SCHUMACHER”.</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1319/scan_20231026_174927.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1319/scan_20231026_174927.pdf</t>
   </si>
   <si>
     <t>“QUE A CHEFE DO PODER EXECUTIVO MUNICIPAL, JUNTAMENTE COM A EQUIPE DA SECRETARIA DE OBRAS, VIABILIZE A MANUTENÇÃO,  LIMPEZA DE VALAS TROCAS DE TUBULAÇÕES NA RUA MANOEL SCHUMACHER COM A SC 452”.</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1325/scan_20231026_174657.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1325/scan_20231026_174657.pdf</t>
   </si>
   <si>
     <t>“QUE A CHEFE DO PODER EXECUTIVO MUNICIPAL, PROMOVA COM A MÁXIMA URGÊNCIA A INSTALAÇÃO DE CÂMERAS DE SEGURANÇA E MONITORAMENTO NO GINÁSIO DE ESPORTES MUNICIPAL ALTAIR LUIZ GONÇALVES TAIDÃO”.</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
     <t>Cleiton Aparício Correa de Siqueira, Luizinho Cordeiro, Adair Luiz Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1339/scan_20231109_182116.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1339/scan_20231109_182116.pdf</t>
   </si>
   <si>
     <t>QUE A CHEFE DO PODER EXECUTIVO MUNICIPAL, PROMOVA, COMO FORMA DE HOMENAGEAR AO CIDADÃO MORADOR DE NOSSA CIDADE, COM A COLOCAÇÃO DO NOME DA PRAÇA DA RUA DO COMÉRCIO COMO AGENOR TIBES DE CAMPOS”.</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1352/scan_20231123_154309.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1352/scan_20231123_154309.pdf</t>
   </si>
   <si>
     <t>“QUE A CHEFE DO PODER EXECUTIVO MUNICIPAL, JUNTAMENTE COM A EQUIPE DA SECRETARIA DE OBRAS, REALIZE COM A MAIOR BREVIDADE POSSÍVEL MELHORIAS NAS ESTRADAS DA VILA ARLETE, POIS COM AS FORTES CHUVAS O ÔNIBUS ESCOLAR NÃO ESTÁ PASSANDO E ALUNOS ESTARIAM FALTANDO AS AULAS DEVIDO A PRECARIEDADE DAS ESTRADAS”.</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1355/scan_20231127_174950.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1355/scan_20231127_174950.pdf</t>
   </si>
   <si>
     <t>“QUE A CHEFE DO PODER EXECUTIVO MUNICIPAL, PROMOVA COM URGÊNCIA A RENOVAÇÃO DO CONTRATO COM A AMA – ASSOCIAÇÃO DE AMIGOS DO AUTISTA DE FRAIBURGO”.</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1369/scan_20231214_180234.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1369/scan_20231214_180234.pdf</t>
   </si>
   <si>
     <t>“QUE A CHEFE DO PODER EXECUTIVO MUNICIPAL, PROMOVA COM URGÊNCIA A INSTALAÇÃO DE MAIS PONTOS DE ÁGUA NO CEMITÉRIO MUNICIPAL”.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
     <t>ELOM</t>
   </si>
   <si>
     <t>Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1242/scan_20230807_161421.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1242/scan_20230807_161421.pdf</t>
   </si>
   <si>
     <t>MODIFICA O §1º DO ARTIGO 139-A NA LEI ORGÂNICA DO MUNICÍPIO DE MONTE CARLO, SANTA CATARINA, ALTERANDO O PERCENTUAL DE EMENDAS INDIVIDUAIS AO PROJETO DE LEI ORÇAMENTÁRIA NO MUNICÍPIO DE MONTE CARLO</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
     <t>OUT</t>
   </si>
   <si>
     <t>Outros expedientes (ofícios, mensagens, etc)</t>
   </si>
   <si>
     <t>Solicitação da dependências da Câmara, para realização de convenção municipal do MDB, a data e horário prevista é de 15 de abril deste ano as 15 hrs.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1051/oficiomdb.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1051/oficiomdb.pdf</t>
   </si>
   <si>
     <t>Solicitação de disponibilidade do espaço físico da Câmara</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1068/edital_mdb.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1068/edital_mdb.pdf</t>
   </si>
   <si>
     <t>Edital de convocação, para Convenção Ordinária Municipal, do Partido Movimento Democrático Brasileiro MDB. a realizar-se no dia 15 de Abril as 15:00hrs.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1069/scan_20230314_150454.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1069/scan_20230314_150454.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitação dependências da Câmara Partido PSD - PARTIDO SOCIAL DEMOCRÁTICO</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1156/scan_20230518_162914.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1156/scan_20230518_162914.pdf</t>
   </si>
   <si>
     <t>Requerimento reajuste salarial "Piso Nacional Enfermagem".</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1157/scan_20230518_171252.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1157/scan_20230518_171252.pdf</t>
   </si>
   <si>
     <t>Requerimento " Reposição salarial dos Psicólogos e Assistentes Sociais".</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1186/scan_20230612_171129.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1186/scan_20230612_171129.pdf</t>
   </si>
   <si>
     <t>Solicitação de uso da palavra livre na tribuna popular da Câmara.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1193/scan_20230619_154830.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1193/scan_20230619_154830.pdf</t>
   </si>
   <si>
     <t>Solicitação das dependências da Câmara para reunião do Diretório e Executiva do MDB no dia 30/06/2023.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1205/resposta_mocao_vereadores_fuligem_2023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1205/resposta_mocao_vereadores_fuligem_2023.pdf</t>
   </si>
   <si>
     <t>Resposta a Moção N°06/2023_x000D_
  IMARIBO - S/A</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1206/oficio_luciane_carminati-_frente_suas.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1206/oficio_luciane_carminati-_frente_suas.pdf</t>
   </si>
   <si>
     <t>Ofício informando ALTERAÇÃO do lançamento da Frente Parlamentar em Defesa do Sistema Único de Assistência Social - SUAS.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1207/scan_20230627_151308.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1207/scan_20230627_151308.pdf</t>
   </si>
   <si>
     <t>Trata-se de processo administrativo autuado a partir de requerimento_x000D_
 formulado em agosto de 2019 pela Câmara Municipal de Vereadores do Município de_x000D_
 Monte Carlo (Moção n. 08/2019)</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1214/ceac.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1214/ceac.pdf</t>
   </si>
   <si>
     <t>CEAC- Centro de apoio as Câmaras Municipais</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1326/justificativa_pl53.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1326/justificativa_pl53.pdf</t>
   </si>
   <si>
     <t>Justificativa entorno do Projeto de Lei N°053/2023.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>OFC</t>
   </si>
   <si>
     <t>Ofício do Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1018/oficio_n_03_2023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1018/oficio_n_03_2023.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL ÀS EMENDAS MODIFICATIVAS E SUPRESSIVAS AO PROJETO DE LEI Nº 65, DE 30 DE NOVEMBRO DE 2022</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1141/oficio_n_035.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1141/oficio_n_035.pdf</t>
   </si>
   <si>
     <t>Solicitamos por intermédio da Presidência da Câmara, a indicação de dois vereadores para composição da comissão de avaliação e acompanhamento do concurso publico do ano de 2023.</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1190/oficio_039_23.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1190/oficio_039_23.pdf</t>
   </si>
   <si>
     <t>Resposta ao Ofício N°02/CMMC/2023.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1037/oficio_n_71_2023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1037/oficio_n_71_2023.pdf</t>
   </si>
   <si>
     <t>AUDIÊNCIA PÚBLICA, 3º QUADRIMESTRE  DO ANO DE 2022, QUE SE REALIZARÁ DIA 28 DE FEVEREIRO DE 2023, AS 17:30 HORAS, MODO VIRTUAL.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1082/scan_20230320_161856.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1082/scan_20230320_161856.pdf</t>
   </si>
   <si>
     <t>BADESC - ANEXOS AO PROJETO DE LEI N°05/2023</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1076/oficio_n_90_2023_complemento_justificativa.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1076/oficio_n_90_2023_complemento_justificativa.pdf</t>
   </si>
   <si>
     <t>COMPLEMENTO JUSTIFICATIVA ENTORNO DO PROJETO DE LEI Nº 05/2023</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1100/oficio_092_2023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1100/oficio_092_2023.pdf</t>
   </si>
   <si>
     <t>Recomendação n°0001/2023/02PJ/FRA_x000D_
 PROMOTORIA MANUTENÇÃO DOS ATENDIMENTOS AOS INFANTES INTERESSADOS NA ASSOCIAÇÃO DE AMIGOS AUTISTAS- AMA -FRAIBURGO</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1357/scan_20231127_164222.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1357/scan_20231127_164222.pdf</t>
   </si>
   <si>
     <t>Solicitação de uso da palavra na tribuna livre</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1101/oficio_n_129_2023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1101/oficio_n_129_2023.pdf</t>
   </si>
   <si>
     <t>Resposta: Pedido de Informações Nº 01/2023.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1170/requerimento_informacao_03_2023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1170/requerimento_informacao_03_2023.pdf</t>
   </si>
   <si>
     <t>Resposta de Pedido de Informações N°03/2023</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1177/resposta_pedido_de_informacoes_n_04_de_2023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1177/resposta_pedido_de_informacoes_n_04_de_2023.pdf</t>
   </si>
   <si>
     <t>Resposta Pedido de Informações N°04/2023</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1145/oficio_audiencia_publica_2023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1145/oficio_audiencia_publica_2023.pdf</t>
   </si>
   <si>
     <t>Audiência Publica, do 1º Quadrimestre de 2023, que se realizará no dia 24 de Maio de 2023, às 9:00 horas, através do link que será encaminhado ao Presidente da Câmara para que seja remetido aos vereadores.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1146/oficio_n_194_2023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1146/oficio_n_194_2023.pdf</t>
   </si>
   <si>
     <t>Solicitação de RETIRADA do Projeto de Lei N°04/2023</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1167/scan_20230529_142724.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1167/scan_20230529_142724.pdf</t>
   </si>
   <si>
     <t>Solicitação de Retirada do Projeto de Lei N°05/2023.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1201/oficio_n_240_2023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1201/oficio_n_240_2023.pdf</t>
   </si>
   <si>
     <t>Resposta Pedido de Informações N°05/2023.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1198/oficio_n_249_2023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1198/oficio_n_249_2023.pdf</t>
   </si>
   <si>
     <t>COMPLEMENTO PROJETO DE LEI COMPLEMENTAR N 07/2023</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1212/oficio_n_276_2023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1212/oficio_n_276_2023.pdf</t>
   </si>
   <si>
     <t>"COMPLEMENTO ENTORNO DO PROJETO DE LEI COMPLEMENTAR N°06/2023</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1245/oficio_329.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1245/oficio_329.pdf</t>
   </si>
   <si>
     <t>Solicitação de RETIRADA do Projeto de Lei Nº 036/2023.</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1246/oficio_n_330_2023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1246/oficio_n_330_2023.pdf</t>
   </si>
   <si>
     <t>OFICIO N 330/2023 - Resposta ao Pedido de Informações 06/2023</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1271/requ_inform_07_2023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1271/requ_inform_07_2023.pdf</t>
   </si>
   <si>
     <t>Resposta de Pedido de Informações Nº07/2023.</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1255/oficio_n_355_2023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1255/oficio_n_355_2023.pdf</t>
   </si>
   <si>
     <t>Convite Audiência Pública a realizar-se no dia 30/08/2023, as 09:00hrs, na sala de reuniões da Prefeitura Municipal._x000D_
 O link será enviado a Câmara assim passar aos nobres vereadores.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1259/scan_20230824_160641.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1259/scan_20230824_160641.pdf</t>
   </si>
   <si>
     <t>Ofício relatando necessidade de aprovação dos Projetos n°040 e 41/2023.</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1264/oficio_n_372_2023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1264/oficio_n_372_2023.pdf</t>
   </si>
   <si>
     <t>Complemento ao Projeto de Lei N°040/2023.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1268/oficio_n_376_2023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1268/oficio_n_376_2023.pdf</t>
   </si>
   <si>
     <t>SALÁRIO MÉDICOS</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1270/oficio_n_377_2023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1270/oficio_n_377_2023.pdf</t>
   </si>
   <si>
     <t>Emenda, Justificativa ao Projeto de Lei Nº44/2023.</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1290/resposta_merged.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1290/resposta_merged.pdf</t>
   </si>
   <si>
     <t>Resposta Pedido de Informações N°08/2023.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1291/oficio_n_385_2023_req_inf_09_2023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1291/oficio_n_385_2023_req_inf_09_2023.pdf</t>
   </si>
   <si>
     <t>Resposta de Pedido de Informações N° 09/2023.</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1311/req_inf_10_2023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1311/req_inf_10_2023.pdf</t>
   </si>
   <si>
     <t>Resposta do Pedido de Informações N°010/2023.</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1275/oficio_n_387_2023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1275/oficio_n_387_2023.pdf</t>
   </si>
   <si>
     <t>Convite para Audiência Pública do segundo quadrimestre de 20223, que se realizará no dia 28/09/2023, às 09:00 horas, na sala de reuniões da Prefeitura Municipal e também pelo link que será direcionado ao Presidente da Câmara.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1295/scan_20231009_141303.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1295/scan_20231009_141303.pdf</t>
   </si>
   <si>
     <t>Convite Audiência Publica LOA dia 30/10/2023.</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1297/scan_20231009_143852.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1297/scan_20231009_143852.pdf</t>
   </si>
   <si>
     <t>Justificativa entorno do Projeto de Lei N° 048/2203.</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1312/req_inf_n_11_2023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1312/req_inf_n_11_2023.pdf</t>
   </si>
   <si>
     <t>Resposta de Pedido de Informações Nº011/2023.</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1350/req_informacao_12_2023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1350/req_informacao_12_2023.pdf</t>
   </si>
   <si>
     <t>Resposta do pedido de Informações N°012/2023.</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1351/oficio_n_544.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1351/oficio_n_544.pdf</t>
   </si>
   <si>
     <t>Decreto N°192/2023_x000D_
 "DISPÕE SOBRE A APLICAÇÃO DE MECANISMOS DE AJUSTE FISCAL PREVISTOS NO ART.167-A DA CONSTITUIÇÃO FEDERAL E NA INSTRUÇÃO NORMATIVA 32/2023 DO TRIBUNAL DE CONTAS DO ESTADO DE SANTA CATARINA".</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
     <t>EMEND</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1094/ccf17042023_00004.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1094/ccf17042023_00004.pdf</t>
   </si>
   <si>
     <t>Modifica o anexo I, do projeto de lei 01/2023</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1218/emenda_modificativa_01_plc06.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1218/emenda_modificativa_01_plc06.pdf</t>
   </si>
   <si>
     <t>Acrescenta os incisos XXXI e XXXII e respectivas alíneas, ao projeto de lei complementar 06/2023</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>EMSUP</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1142/scan_20230508_150651.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1142/scan_20230508_150651.pdf</t>
   </si>
   <si>
     <t>Suprime os arts. 3º até 13 do projeto de lei complementar 04/2023 e derradeira redação e dá outras providências</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1200/scan_20230622_180334.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1200/scan_20230622_180334.pdf</t>
   </si>
   <si>
     <t>Suprime o inciso VII, art. 2º, do projeto de lei 23/2023 e dá outras providências</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>PROC</t>
   </si>
   <si>
     <t>Processo Administrativo</t>
   </si>
   <si>
     <t>PROCESSO ADMINISTRATIVO - ELEIÇÃO COMISSÕES TÉCNICAS PARA O ANUÊNIO DE 2023</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>Tribunal de Contas do Estado de Santa Catarina</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1039/pcp_2200142808.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1039/pcp_2200142808.pdf</t>
   </si>
   <si>
     <t>Processo @PCP 22/00142808 - Prestação de Contas referente ao exercício de 2021</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>ATACT</t>
   </si>
   <si>
     <t>Ata Comissão de Legislação Justiça e Redação</t>
   </si>
   <si>
     <t>CLJR - Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1029/ata_cljr_02022023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1029/ata_cljr_02022023.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 02 de fevereiro de 2023 da Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1043/ata_cljr_23022023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1043/ata_cljr_23022023.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Extraordinária de 23 de fevereiro de 2023 da Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1046/ata_cljr_28022023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1046/ata_cljr_28022023.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 28 de fevereiro de 2023 da Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1071/ata_cljr_07032023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1071/ata_cljr_07032023.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 07 de março de 2023 da Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1083/ata_cljr_14032023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1083/ata_cljr_14032023.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 14 de março de 2023 da Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1091/ata_cljr_21032023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1091/ata_cljr_21032023.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 21 de março de 2023 da Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1102/ata_cljr_28032023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1102/ata_cljr_28032023.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 28 de março de 2023 da Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1114/ata_cljr_04042023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1114/ata_cljr_04042023.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 04 de abril de 2023 da Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1122/ata_cljr_13042023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1122/ata_cljr_13042023.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Extraordinária de 13 de abril de 2023 da Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1132/ata_cljr_18042023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1132/ata_cljr_18042023.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 18 de abril de 2023 da Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1133/ata_cljr_24042023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1133/ata_cljr_24042023.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 24 de abril de 2023 da Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1153/ata_11052023_cljr.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1153/ata_11052023_cljr.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 11 de maio de 2023 da Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1163/ata_cljr_18052023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1163/ata_cljr_18052023.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 18 de maio de 2023 da Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1174/ata_cljr_30052023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1174/ata_cljr_30052023.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 30 de maio de 2023 da Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1194/ata_cljr_15062023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1194/ata_cljr_15062023.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 15 de junho de 2023 da Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1209/ata_cljr_20062023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1209/ata_cljr_20062023.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 20 de junho de 2023 da Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1231/ata_04072023_cljr.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1231/ata_04072023_cljr.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 04 de julho de 2023 da Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1232/ata_11072023_cljr.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1232/ata_11072023_cljr.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 11 de julho de 2023 da Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1248/ata_cljr_08082023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1248/ata_cljr_08082023.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 08 de agosto de 2023 da Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1272/ata_cljr_15082023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1272/ata_cljr_15082023.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 15 de agosto de 2023 da Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1298/ata_cljr_14092023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1298/ata_cljr_14092023.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 14 de setembro de 2023 da Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1299/ata_cljr_19092023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1299/ata_cljr_19092023.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 19 de setembro de 2023 da Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1300/ata_cljr_05102023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1300/ata_cljr_05102023.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 05 de outubro de 2023 da Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1327/ata_09102023_cljr.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1327/ata_09102023_cljr.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 09 de outubro de 2023 da Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1328/ata_17102023_cljr.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1328/ata_17102023_cljr.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 17 de outubro de 2023 da Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1333/ata_cljr_26102023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1333/ata_cljr_26102023.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 26 de outubro de 2023 da Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1342/ata_cljr_07112023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1342/ata_cljr_07112023.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 07 de Novembro de 2023 da Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1374/ata_cljr_13112023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1374/ata_cljr_13112023.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 13 de Novembro de 2023 da Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1378/ata_cljr_23112023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1378/ata_cljr_23112023.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 23 de novembro de 2023 da Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>ATACP</t>
   </si>
   <si>
     <t>Ata Comissão de Finanças, Orçamento e Contas</t>
   </si>
   <si>
     <t>CFOC - Comissão de Finanças, Orçamento e Contas</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1030/ata_cfocm_02022023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1030/ata_cfocm_02022023.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 02 de fevereiro de 2023 da Comissão de Finanças, Orçamento e Contas do Município</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1044/ata_cfocm_23022023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1044/ata_cfocm_23022023.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Extraordinária de 23 de fevereiro de 2023 da Comissão de Finanças, Orçamento e Contas do Município</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1047/ata_cfocm_28022023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1047/ata_cfocm_28022023.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 28 de fevereiro de 2023 da Comissão de Finanças, Orçamento e Contas do Município</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1072/ata_cfocm_07032023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1072/ata_cfocm_07032023.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 07 de março de 2023 da Comissão de Finanças, Orçamento e Contas do Município</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1084/ata_cfocm_14032023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1084/ata_cfocm_14032023.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 14 de março de 2023 da Comissão de Finanças, Orçamento e Contas do Município</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1092/ata_cfocm_21032023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1092/ata_cfocm_21032023.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 21 de março de 2023 da Comissão de Finanças, Orçamento e Contas do Município</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1103/ata_cfocm_28032023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1103/ata_cfocm_28032023.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 28 de março de 2023 da Comissão de Finanças, Orçamento e Contas do Município</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1115/ata_cfocm_04042023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1115/ata_cfocm_04042023.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 04 de abril de 2023 da Comissão de Finanças, Orçamento e Contas do Município</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1123/ata_cfocm_13042023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1123/ata_cfocm_13042023.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 13 de abril de 2023 da Comissão de Finanças, Orçamento e Contas do Município</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1134/ata_cfocm_18042023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1134/ata_cfocm_18042023.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 18 de abril de 2023 da Comissão de Finanças, Orçamento e Contas do Município</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1135/ata_cfocm_24042023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1135/ata_cfocm_24042023.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 24 de abril de 2023 da Comissão de Finanças, Orçamento e Contas do Município</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1154/ata_11052023_cfocm.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1154/ata_11052023_cfocm.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 11 de maio de 2023 da Comissão de Finanças, Orçamento e Contas do Município</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1164/ata_cfocm_18052023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1164/ata_cfocm_18052023.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 18 de maio de 2023 da Comissão de Finanças, Orçamento e Contas do Município</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1175/ata_cfocm_30052023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1175/ata_cfocm_30052023.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 30 de maio de 2023 da Comissão de Finanças, Orçamento e Contas do Município</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1195/ata_cfocm_15062023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1195/ata_cfocm_15062023.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 15 de junho de 2023 da Comissão de Finanças, Orçamento e Contas do Município</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1210/ata_cfocm_20062023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1210/ata_cfocm_20062023.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 20 de junho de 2023 da Comissão de Finanças, Orçamento e Contas do Município</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1235/ata_06072023_cfocm.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1235/ata_06072023_cfocm.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 06 de julho de 2023 da Comissão de Finanças, Orçamento e Contas do Município</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1236/ata_11072023_cfocm.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1236/ata_11072023_cfocm.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 11 de julho de 2023 da Comissão de Finanças, Orçamento e Contas do Município</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1249/ata_cfocm_08082023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1249/ata_cfocm_08082023.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 08 de agosto de 2023 da Comissão de Finanças, Orçamento e Contas do Município</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1273/ata_cfocm_15082023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1273/ata_cfocm_15082023.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 15 de agosto de 2023 da Comissão de Finanças, Orçamento e Contas do Município</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1302/ata_cfocm_14092023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1302/ata_cfocm_14092023.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 14 de setembro de 2023 da Comissão de Finanças, Orçamento e Contas do Município</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1304/ata_cfocm_19092023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1304/ata_cfocm_19092023.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 19 de setembro de 2023 da Comissão de Finanças, Orçamento e Contas do Município</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1305/ata_cfocm_05102023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1305/ata_cfocm_05102023.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 05 de outubro de 2023 da Comissão de Finanças, Orçamento e Contas do Município</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1329/ata_09102023_cfocm.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1329/ata_09102023_cfocm.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 09 de outubro de 2023 da Comissão de Finanças, Orçamento e Contas do Município</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1330/ata_17102023_cfocm.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1330/ata_17102023_cfocm.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 17 de outubro de 2023 da Comissão de Finanças, Orçamento e Contas do Município</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1334/ata_cfocm_26102023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1334/ata_cfocm_26102023.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 26 de outubro de 2023 da Comissão de Finanças, Orçamento e Contas do Município</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1343/ata_cfocm_07112023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1343/ata_cfocm_07112023.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 07 de Novembro de 2023 da Comissão de Finanças, Orçamento e Contas do Município</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1375/ata_cfocm_13112023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1375/ata_cfocm_13112023.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 13 de Novembro de 2023 da Comissão de Finanças, Orçamento e Contas do Município</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1377/ata_cfocm_23112023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1377/ata_cfocm_23112023.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 23 de novembro de 2023 da Comissão de Finanças, Orçamento e Contas do Município</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>ATACS</t>
   </si>
   <si>
     <t>Ata Comissão de Serviços Públicos</t>
   </si>
   <si>
     <t>CSP - Comissão de Serviços Públicos</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1031/ata_csp_02022023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1031/ata_csp_02022023.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 02 de fevereiro de 2023 da Comissão de Serviços Públicos</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1045/ata_csp_23022023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1045/ata_csp_23022023.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Extraordinária de 23 de fevereiro de 2023 da Comissão de Serviços Públicos</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1050/ata_csp_28022023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1050/ata_csp_28022023.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 28 de fevereiro de 2023 da Comissão de Serviços Públicos</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1085/ata_csp_14032023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1085/ata_csp_14032023.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 14 de março de 2023 da Comissão de Serviços Públicos</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1093/ata_csp_21032023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1093/ata_csp_21032023.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 21 de março de 2023 da Comissão de Serviços Públicos</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1104/ata_csp_28032023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1104/ata_csp_28032023.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 28 de março de 2023 da Comissão de Serviços Públicos</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1116/ata_csp_04042023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1116/ata_csp_04042023.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 04 de abril de 2023 da Comissão de Serviços Públicos</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1124/ata_csp_13042023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1124/ata_csp_13042023.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 13 de abril de 2023 da Comissão de Serviços Públicos</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1136/ata_csp_20042023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1136/ata_csp_20042023.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 20 de abril de 2023 da Comissão de Serviços Públicos</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1137/ata_csp_24042023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1137/ata_csp_24042023.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 24 de abril de 2023 da Comissão de Serviços Públicos</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1155/ata_11052023_csp.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1155/ata_11052023_csp.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 11 de maio de 2023 da Comissão de Serviços Públicos</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1165/ata_csp_18052023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1165/ata_csp_18052023.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 18 de maio de 2023 da Comissão de Serviços Públicos</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1176/ata_csp_30052023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1176/ata_csp_30052023.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 30 de maio de 2023 da Comissão de Serviços Públicos</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1196/ata_csp_15062023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1196/ata_csp_15062023.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 15 de junho de 2023 da Comissão de Serviços Públicos</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1211/ata_csp_20062023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1211/ata_csp_20062023.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 20 de junho de 2023 da Comissão de Serviços Públicos</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1237/ata_04072023_csp.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1237/ata_04072023_csp.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 04 de julho de 2023 da Comissão de Serviços Públicos</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1238/ata_11072023_csp.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1238/ata_11072023_csp.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 11 de julho de 2023 da Comissão de Serviços Públicos</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1250/ata_csp_08082023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1250/ata_csp_08082023.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 08 de agosto de 2023 da Comissão de Serviços Públicos</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1274/ata_csp_15082023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1274/ata_csp_15082023.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 15 de agosto de 2023 da Comissão de Serviços Públicos</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1307/ata_csp_14092023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1307/ata_csp_14092023.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 14 de setembro de 2023 da Comissão de Serviços Públicos</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1308/ata_csp_19092023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1308/ata_csp_19092023.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 19 de setembro de 2023 da Comissão de Serviços Públicos</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1331/ata_09102023_csp.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1331/ata_09102023_csp.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 09 de outubro de 2023 da Comissão de Serviços Públicos</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1332/ata_17102023_csp.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1332/ata_17102023_csp.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 17 de outubro de 2023 da Comissão de Serviços Públicos</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1335/ata_csp_26102023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1335/ata_csp_26102023.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 26 de outubro de 2023 da Comissão de Serviços Públicos</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1348/ata_csp_07112023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1348/ata_csp_07112023.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 07 de novembro de 2023 da Comissão de Serviços Públicos</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1373/ata_csp_13112023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1373/ata_csp_13112023.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 13 de novembro de 2023 da Comissão de Serviços Públicos</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1376/ata_csp_23112023.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1376/ata_csp_23112023.pdf</t>
   </si>
   <si>
     <t>Ata de Reunião Ordinária de 23 de novembro de 2023 da Comissão de Serviços Públicos</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>ATAPL</t>
   </si>
   <si>
     <t>Ata de Sessão Ordinária do Plenário Físico</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1027/scan_20230206_150453.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1027/scan_20230206_150453.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 1ª Sessão Ordinária da 7ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1033/scan_20230209_191913.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1033/scan_20230209_191913.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 2ª Sessão Ordinária da 7ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>Ata Eletrônica da 3ª Sessão Ordinária da 7ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1042/scan_20230228_160620.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1042/scan_20230228_160620.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 4ª Sessão Legislativa da 7ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1059/5a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1059/5a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 5ª Sessão Ordinária da 7ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1067/scan_20230309_190435.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1067/scan_20230309_190435.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica a 6ª Sessão Ordinária da 7ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1081/scan_20230320_145330.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1081/scan_20230320_145330.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 7ª Sessão Ordinária da 7ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1089/ata_8a.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1089/ata_8a.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 8ª Sessão Ordinária da 7ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1098/scan_20230330_195322.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1098/scan_20230330_195322.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 9ª Sessão Ordinária da 7ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1109/scan_20230410_150512.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1109/scan_20230410_150512.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 10ª Sessão Ordinária da 7ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1119/ata_11.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1119/ata_11.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 11ª Sessão Ordinária da 7ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1128/scan_20230420_193605.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1128/scan_20230420_193605.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 12ª Sessão Ordinária da 7ª Sessão legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1130/scan_20230425_143944.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1130/scan_20230425_143944.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 13ª Sessão Ordinária da 7ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1139/scan_20230504_185353.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1139/scan_20230504_185353.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 14ª Sessão Ordinária da 7ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1152/ata_15a_sessao.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1152/ata_15a_sessao.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 15ª Sessão Ordinária da 7ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1160/scan_20230518_193455.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1160/scan_20230518_193455.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 16ª Sessão Ordinária da 7ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1169/scan_20230529_144925.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1169/scan_20230529_144925.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 17ª Sessão Ordinária da 7ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1171/scan_20230605_143213.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1171/scan_20230605_143213.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 18ª Sessão Ordinária da 7ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1185/scan_20230612_143427.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1185/scan_20230612_143427.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 19ª Sessão Ordinária da 7ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1192/scan_20230619_151549.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1192/scan_20230619_151549.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 20ª Sessão Ordinária da 7 Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1203/scan_20230622_200321.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1203/scan_20230622_200321.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 21 Sessão Ordinária da 7ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1224/scan_20230706_190851.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1224/scan_20230706_190851.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 22ª Sessão Ordinária da 7ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1229/scan_20230719_145740.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1229/scan_20230719_145740.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 23ª Sessão Ordinária da 7ª Sessão Legislativa da 8 Legislatura</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1243/scan_20230807_162138.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1243/scan_20230807_162138.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 24ª Sessão Ordinária da 7ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1244/scan_20230810_190208.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1244/scan_20230810_190208.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 25ª Sessão Ordinária da 7ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1253/scan_20230821_165418.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1253/scan_20230821_165418.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 26ª Sessão Ordinária da 7ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1262/scan_20230828_145445.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1262/scan_20230828_145445.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 27ª Sessão Ordinária da 7 Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1278/camara_municipal_de_monte_carlo.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1278/camara_municipal_de_monte_carlo.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 28ª Sessão Ordinária da 7ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1279/ata_29a.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1279/ata_29a.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 29ª Sessão Ordinária da 7ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1283/ata_30a.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1283/ata_30a.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 30ª Sessão Ordinária da 7ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1288/scan_20230928_193414.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1288/scan_20230928_193414.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 31ª Sessão Ordinária da 7ª Sessão Legislativa da 8 Legislatura</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1296/scan_20231005_200202.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1296/scan_20231005_200202.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 32ª Sessão Ordinária da 7ª Sessão legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1309/scan_20231009_195324.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1309/scan_20231009_195324.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 33ª Sessão Ordinária da 7ª Sessão Legislativa da 8 Legislatura</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1316/scan_20231023_152702.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1316/scan_20231023_152702.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 34ª Sessão Ordinária da 7ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1336/scan_20231030_111210.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1336/scan_20231030_111210.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 35ª Sessão Ordinária da 7ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1345/scan_20231109_191223.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1345/scan_20231109_191223.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 36ª Sessão Ordinária da 7ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1349/scan_20231114_101238.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1349/scan_20231114_101238.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 37ª Sessão Ordinária da 7 Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1356/scan_20231123_194217.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1356/scan_20231123_194217.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 38ª Sessão Ordinária da 7ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1359/scan_20231127_191841.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1359/scan_20231127_191841.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 39ª Sessão Ordinária da 7 Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1365/scan_20231206_155201.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1365/scan_20231206_155201.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 40ª Sessão Ordinária da 7ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2024/1379/scan_20240109_154520.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2024/1379/scan_20240109_154520.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 41ª Sessão Ordinária da 7ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>ATAEX</t>
   </si>
   <si>
     <t>Ata de Sessão Extraordinária do Plenário Físico</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1028/scan_20230206_150843.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1028/scan_20230206_150843.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 1ª Sessão Extraordinária da 7ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1060/2a_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1060/2a_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 2ª Sessão Extraordinária da 7ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1120/ata_extra_3a.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1120/ata_extra_3a.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 3ª Sessão Extraordinária da 7 Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1213/scan_20230705_161116.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1213/scan_20230705_161116.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 4ª Sessão Extraordinária da 7ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1230/scan_20230726_154010.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1230/scan_20230726_154010.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 5ª Sessão Extraordinária da 7ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1254/scan_20230821_165723.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1254/scan_20230821_165723.pdf</t>
   </si>
   <si>
     <t>Ata Electrónica da 6ª Sessão Extraordinária da 7ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1317/scan_20231023_153125.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1317/scan_20231023_153125.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 7ª Sessão Extraordinária da 7ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1366/scan_20231206_155634.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1366/scan_20231206_155634.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 8ª Sessão Legislativa da 7ª Sessão  Legislativa da 8ª Legislatura</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4007,67 +4007,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1080/oficio_n_67_2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1036/oficio_n_70_2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1061/oficio_n_98_2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1062/oficio_n_99_2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1063/oficio_n_100_2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1070/oficio_n_108_2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1073/oficio_n_111_2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1074/oficio_n_112_2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1075/oficio_n_113_2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1077/oficio_n_114_2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1090/oficio_n_125_2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1108/projeto_lei_12_2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1112/oficio_n_141_2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1113/oficio_n_142_2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1121/oficio_n_154_2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1125/scan_20230419_144343.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1126/scan_20230419_144654.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1127/scan_20230419_145428.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1140/oficio_n_190_2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1143/projeto_n_20_2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1144/projeto_n_21_2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1151/scan_20230516_143909.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1168/scan_20230529_143507.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1179/oficio_n_223_2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1180/oficio_n_224_2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1187/oficio_n_246_2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1197/oficio_n_247_2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1202/oficio_n_261_2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1204/scan_20230626_154523.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1208/oficio_n_274_2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1215/oficio_n_277_2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1216/oficio_n_278_2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1225/scan_20230712_151728.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1226/scan_20230712_152639.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1227/scan_20230712_153000.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1233/projeto_lei_n_36_2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1234/oficio_n_320_2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1252/oficio_n_351_2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1256/oficio_n_366_2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1257/oficio_n_367_2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1258/oficio_n_368_2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1265/oficio_n_373_2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1266/scan_20230905_144403.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1267/scan_20230905_144837.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1276/oficio_n_388_2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1277/oficio_n_389_2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1284/oficio_n_409_2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1289/oficio_n_428_2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1292/oficio_n_429_2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1293/oficio_n_430_2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1301/scan_20231009_154833.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1303/scan_20231009_154533.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1320/scan_20231024_142608.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1321/scan_20231024_143123.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1322/scan_20231024_143614.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1337/scan_20231101_140932.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1338/scan_20231101_141912.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1340/pl58.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1341/pl59.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1346/scan_20231113_160046.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1347/scan_20231113_161139.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1360/scan_20231204_152512.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1361/scan_20231204_152803.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1362/scan_20231204_153044.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1363/scan_20231204_153219.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1364/scan_20231204_153507.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1367/scan_20231212_144022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1368/scan_20231212_144753.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1370/scan_20231214_151301.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1371/scan_20231214_161340.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1372/scan_20231220_153951.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1019/oficio_n_015_2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1035/oficio_n_69_2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1040/oficio_n_82_2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1131/scan_20230427_143358.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1150/scan_20230516_144338.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1178/oficio_no222.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1181/oficio_n_225_2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1217/oficio_n_279_2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1263/oficio_n_371_2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1310/scan_20231010_145549.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1313/oficio_n_480_2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1107/scan_20230413_194423.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1161/scan_20230522_150819.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1162/scan_20230522_151219.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1324/scan_20231026_182015.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1353/scan_20231123_182157.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1358/scan_20231204_152009.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1041/scan_20230228_153535.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1057/mocao_02.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1058/mocao_03.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1096/scan_20230330_182816.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1105/scan_20230413_193914.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1147/mocao_06.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1184/scan_20230607_182444.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1261/scan_20230828_143641.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1280/scan_20230921_174101.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1306/scan_20231009_181942.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1354/scan_20231123_181901.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1173/requerimento.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1323/scan_20231025_144803.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1032/pedido_de_inf..pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1148/informacao_03.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1159/info04.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1172/scan_20230606_143324.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1228/scan_20230719_142839.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1260/scan_20230828_143829.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1269/scan_20230906_173841.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1281/scan_20230921_192942.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1286/scan_20230928_171550.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1294/scan_20231005_181753.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1344/scan_20231109_182402.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1026/scan_20230202_180018.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1052/indicacao_02.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1053/indicacao_03.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1054/indicacao_04.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1055/indicacao_05.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1056/indicacao_06.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1064/scan_20230309_171716.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1065/indicacao_08.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1066/indicacao_09.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1078/indicacao_10_-_limpeza_de_valeta_bairro_sao_jose.docx.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1079/indicacao_11_-__disponibilizacao_de_medicos_no_posto_do_butiazinho.docx.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1086/indicacao_12.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1087/indicacao_13.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1088/scan_20230330_183134.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1095/scan_20230330_183300.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1097/scan_20230330_180436.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1099/scan_20230405_173836.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1106/indicacao_18.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1110/scan_20230420_192453.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1111/scan_20230413_194232.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1117/scan_20230413_194050.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1118/scan_20230413_193457.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1129/indicacao_23.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1138/scan_20230504_184548.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1149/indicacao_25.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1158/scan_20230529_150401.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1166/scan_20230529_150704.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1182/scan_20230607_174828.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1183/scan_20230607_180611.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1188/scan_20230615_175004.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1189/scan_20230615_175938.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1191/scan_20230619_150454.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1199/scan_20230622_193047.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1219/scan_20230706_183321.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1220/scan_20230706_183430.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1221/indicacao_36.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1222/indicacao_37.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1223/indicacao_38.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1239/scan_20230802_153243.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1240/scan_20230802_155256.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1241/scan_20230807_153808.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1251/scan_20230828_142824.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1282/scan_20230921_193702.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1285/scan_20230928_181611.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1287/scan_20230928_183517.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1314/scan_20231019_174116.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1315/scan_20231019_163707.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1318/scan_20231026_175047.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1319/scan_20231026_174927.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1325/scan_20231026_174657.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1339/scan_20231109_182116.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1352/scan_20231123_154309.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1355/scan_20231127_174950.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1369/scan_20231214_180234.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1242/scan_20230807_161421.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1051/oficiomdb.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1068/edital_mdb.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1069/scan_20230314_150454.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1156/scan_20230518_162914.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1157/scan_20230518_171252.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1186/scan_20230612_171129.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1193/scan_20230619_154830.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1205/resposta_mocao_vereadores_fuligem_2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1206/oficio_luciane_carminati-_frente_suas.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1207/scan_20230627_151308.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1214/ceac.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1326/justificativa_pl53.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1018/oficio_n_03_2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1141/oficio_n_035.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1190/oficio_039_23.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1037/oficio_n_71_2023.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1082/scan_20230320_161856.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1076/oficio_n_90_2023_complemento_justificativa.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1100/oficio_092_2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1357/scan_20231127_164222.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1101/oficio_n_129_2023.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1170/requerimento_informacao_03_2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1177/resposta_pedido_de_informacoes_n_04_de_2023.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1145/oficio_audiencia_publica_2023.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1146/oficio_n_194_2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1167/scan_20230529_142724.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1201/oficio_n_240_2023.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1198/oficio_n_249_2023.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1212/oficio_n_276_2023.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1245/oficio_329.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1246/oficio_n_330_2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1271/requ_inform_07_2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1255/oficio_n_355_2023.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1259/scan_20230824_160641.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1264/oficio_n_372_2023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1268/oficio_n_376_2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1270/oficio_n_377_2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1290/resposta_merged.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1291/oficio_n_385_2023_req_inf_09_2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1311/req_inf_10_2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1275/oficio_n_387_2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1295/scan_20231009_141303.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1297/scan_20231009_143852.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1312/req_inf_n_11_2023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1350/req_informacao_12_2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1351/oficio_n_544.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1094/ccf17042023_00004.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1218/emenda_modificativa_01_plc06.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1142/scan_20230508_150651.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1200/scan_20230622_180334.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1039/pcp_2200142808.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1029/ata_cljr_02022023.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1043/ata_cljr_23022023.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1046/ata_cljr_28022023.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1071/ata_cljr_07032023.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1083/ata_cljr_14032023.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1091/ata_cljr_21032023.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1102/ata_cljr_28032023.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1114/ata_cljr_04042023.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1122/ata_cljr_13042023.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1132/ata_cljr_18042023.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1133/ata_cljr_24042023.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1153/ata_11052023_cljr.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1163/ata_cljr_18052023.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1174/ata_cljr_30052023.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1194/ata_cljr_15062023.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1209/ata_cljr_20062023.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1231/ata_04072023_cljr.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1232/ata_11072023_cljr.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1248/ata_cljr_08082023.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1272/ata_cljr_15082023.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1298/ata_cljr_14092023.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1299/ata_cljr_19092023.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1300/ata_cljr_05102023.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1327/ata_09102023_cljr.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1328/ata_17102023_cljr.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1333/ata_cljr_26102023.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1342/ata_cljr_07112023.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1374/ata_cljr_13112023.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1378/ata_cljr_23112023.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1030/ata_cfocm_02022023.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1044/ata_cfocm_23022023.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1047/ata_cfocm_28022023.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1072/ata_cfocm_07032023.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1084/ata_cfocm_14032023.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1092/ata_cfocm_21032023.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1103/ata_cfocm_28032023.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1115/ata_cfocm_04042023.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1123/ata_cfocm_13042023.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1134/ata_cfocm_18042023.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1135/ata_cfocm_24042023.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1154/ata_11052023_cfocm.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1164/ata_cfocm_18052023.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1175/ata_cfocm_30052023.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1195/ata_cfocm_15062023.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1210/ata_cfocm_20062023.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1235/ata_06072023_cfocm.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1236/ata_11072023_cfocm.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1249/ata_cfocm_08082023.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1273/ata_cfocm_15082023.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1302/ata_cfocm_14092023.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1304/ata_cfocm_19092023.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1305/ata_cfocm_05102023.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1329/ata_09102023_cfocm.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1330/ata_17102023_cfocm.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1334/ata_cfocm_26102023.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1343/ata_cfocm_07112023.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1375/ata_cfocm_13112023.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1377/ata_cfocm_23112023.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1031/ata_csp_02022023.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1045/ata_csp_23022023.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1050/ata_csp_28022023.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1085/ata_csp_14032023.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1093/ata_csp_21032023.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1104/ata_csp_28032023.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1116/ata_csp_04042023.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1124/ata_csp_13042023.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1136/ata_csp_20042023.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1137/ata_csp_24042023.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1155/ata_11052023_csp.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1165/ata_csp_18052023.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1176/ata_csp_30052023.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1196/ata_csp_15062023.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1211/ata_csp_20062023.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1237/ata_04072023_csp.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1238/ata_11072023_csp.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1250/ata_csp_08082023.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1274/ata_csp_15082023.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1307/ata_csp_14092023.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1308/ata_csp_19092023.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1331/ata_09102023_csp.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1332/ata_17102023_csp.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1335/ata_csp_26102023.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1348/ata_csp_07112023.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1373/ata_csp_13112023.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1376/ata_csp_23112023.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1027/scan_20230206_150453.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1033/scan_20230209_191913.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1042/scan_20230228_160620.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1059/5a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1067/scan_20230309_190435.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1081/scan_20230320_145330.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1089/ata_8a.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1098/scan_20230330_195322.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1109/scan_20230410_150512.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1119/ata_11.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1128/scan_20230420_193605.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1130/scan_20230425_143944.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1139/scan_20230504_185353.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1152/ata_15a_sessao.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1160/scan_20230518_193455.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1169/scan_20230529_144925.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1171/scan_20230605_143213.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1185/scan_20230612_143427.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1192/scan_20230619_151549.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1203/scan_20230622_200321.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1224/scan_20230706_190851.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1229/scan_20230719_145740.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1243/scan_20230807_162138.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1244/scan_20230810_190208.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1253/scan_20230821_165418.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1262/scan_20230828_145445.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1278/camara_municipal_de_monte_carlo.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1279/ata_29a.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1283/ata_30a.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1288/scan_20230928_193414.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1296/scan_20231005_200202.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1309/scan_20231009_195324.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1316/scan_20231023_152702.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1336/scan_20231030_111210.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1345/scan_20231109_191223.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1349/scan_20231114_101238.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1356/scan_20231123_194217.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1359/scan_20231127_191841.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1365/scan_20231206_155201.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2024/1379/scan_20240109_154520.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1028/scan_20230206_150843.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1060/2a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1120/ata_extra_3a.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1213/scan_20230705_161116.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1230/scan_20230726_154010.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1254/scan_20230821_165723.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1317/scan_20231023_153125.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1366/scan_20231206_155634.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1080/oficio_n_67_2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1036/oficio_n_70_2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1061/oficio_n_98_2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1062/oficio_n_99_2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1063/oficio_n_100_2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1070/oficio_n_108_2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1073/oficio_n_111_2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1074/oficio_n_112_2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1075/oficio_n_113_2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1077/oficio_n_114_2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1090/oficio_n_125_2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1108/projeto_lei_12_2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1112/oficio_n_141_2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1113/oficio_n_142_2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1121/oficio_n_154_2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1125/scan_20230419_144343.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1126/scan_20230419_144654.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1127/scan_20230419_145428.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1140/oficio_n_190_2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1143/projeto_n_20_2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1144/projeto_n_21_2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1151/scan_20230516_143909.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1168/scan_20230529_143507.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1179/oficio_n_223_2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1180/oficio_n_224_2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1187/oficio_n_246_2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1197/oficio_n_247_2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1202/oficio_n_261_2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1204/scan_20230626_154523.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1208/oficio_n_274_2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1215/oficio_n_277_2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1216/oficio_n_278_2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1225/scan_20230712_151728.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1226/scan_20230712_152639.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1227/scan_20230712_153000.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1233/projeto_lei_n_36_2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1234/oficio_n_320_2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1252/oficio_n_351_2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1256/oficio_n_366_2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1257/oficio_n_367_2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1258/oficio_n_368_2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1265/oficio_n_373_2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1266/scan_20230905_144403.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1267/scan_20230905_144837.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1276/oficio_n_388_2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1277/oficio_n_389_2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1284/oficio_n_409_2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1289/oficio_n_428_2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1292/oficio_n_429_2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1293/oficio_n_430_2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1301/scan_20231009_154833.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1303/scan_20231009_154533.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1320/scan_20231024_142608.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1321/scan_20231024_143123.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1322/scan_20231024_143614.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1337/scan_20231101_140932.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1338/scan_20231101_141912.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1340/pl58.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1341/pl59.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1346/scan_20231113_160046.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1347/scan_20231113_161139.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1360/scan_20231204_152512.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1361/scan_20231204_152803.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1362/scan_20231204_153044.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1363/scan_20231204_153219.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1364/scan_20231204_153507.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1367/scan_20231212_144022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1368/scan_20231212_144753.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1370/scan_20231214_151301.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1371/scan_20231214_161340.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1372/scan_20231220_153951.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1019/oficio_n_015_2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1035/oficio_n_69_2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1040/oficio_n_82_2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1131/scan_20230427_143358.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1150/scan_20230516_144338.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1178/oficio_no222.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1181/oficio_n_225_2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1217/oficio_n_279_2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1263/oficio_n_371_2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1310/scan_20231010_145549.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1313/oficio_n_480_2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1107/scan_20230413_194423.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1161/scan_20230522_150819.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1162/scan_20230522_151219.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1324/scan_20231026_182015.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1353/scan_20231123_182157.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1358/scan_20231204_152009.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1041/scan_20230228_153535.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1057/mocao_02.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1058/mocao_03.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1096/scan_20230330_182816.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1105/scan_20230413_193914.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1147/mocao_06.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1184/scan_20230607_182444.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1261/scan_20230828_143641.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1280/scan_20230921_174101.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1306/scan_20231009_181942.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1354/scan_20231123_181901.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1173/requerimento.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1323/scan_20231025_144803.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1032/pedido_de_inf..pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1148/informacao_03.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1159/info04.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1172/scan_20230606_143324.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1228/scan_20230719_142839.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1260/scan_20230828_143829.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1269/scan_20230906_173841.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1281/scan_20230921_192942.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1286/scan_20230928_171550.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1294/scan_20231005_181753.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1344/scan_20231109_182402.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1026/scan_20230202_180018.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1052/indicacao_02.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1053/indicacao_03.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1054/indicacao_04.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1055/indicacao_05.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1056/indicacao_06.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1064/scan_20230309_171716.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1065/indicacao_08.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1066/indicacao_09.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1078/indicacao_10_-_limpeza_de_valeta_bairro_sao_jose.docx.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1079/indicacao_11_-__disponibilizacao_de_medicos_no_posto_do_butiazinho.docx.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1086/indicacao_12.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1087/indicacao_13.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1088/scan_20230330_183134.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1095/scan_20230330_183300.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1097/scan_20230330_180436.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1099/scan_20230405_173836.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1106/indicacao_18.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1110/scan_20230420_192453.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1111/scan_20230413_194232.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1117/scan_20230413_194050.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1118/scan_20230413_193457.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1129/indicacao_23.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1138/scan_20230504_184548.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1149/indicacao_25.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1158/scan_20230529_150401.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1166/scan_20230529_150704.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1182/scan_20230607_174828.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1183/scan_20230607_180611.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1188/scan_20230615_175004.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1189/scan_20230615_175938.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1191/scan_20230619_150454.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1199/scan_20230622_193047.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1219/scan_20230706_183321.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1220/scan_20230706_183430.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1221/indicacao_36.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1222/indicacao_37.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1223/indicacao_38.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1239/scan_20230802_153243.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1240/scan_20230802_155256.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1241/scan_20230807_153808.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1251/scan_20230828_142824.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1282/scan_20230921_193702.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1285/scan_20230928_181611.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1287/scan_20230928_183517.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1314/scan_20231019_174116.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1315/scan_20231019_163707.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1318/scan_20231026_175047.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1319/scan_20231026_174927.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1325/scan_20231026_174657.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1339/scan_20231109_182116.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1352/scan_20231123_154309.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1355/scan_20231127_174950.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1369/scan_20231214_180234.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1242/scan_20230807_161421.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1051/oficiomdb.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1068/edital_mdb.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1069/scan_20230314_150454.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1156/scan_20230518_162914.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1157/scan_20230518_171252.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1186/scan_20230612_171129.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1193/scan_20230619_154830.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1205/resposta_mocao_vereadores_fuligem_2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1206/oficio_luciane_carminati-_frente_suas.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1207/scan_20230627_151308.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1214/ceac.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1326/justificativa_pl53.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1018/oficio_n_03_2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1141/oficio_n_035.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1190/oficio_039_23.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1037/oficio_n_71_2023.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1082/scan_20230320_161856.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1076/oficio_n_90_2023_complemento_justificativa.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1100/oficio_092_2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1357/scan_20231127_164222.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1101/oficio_n_129_2023.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1170/requerimento_informacao_03_2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1177/resposta_pedido_de_informacoes_n_04_de_2023.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1145/oficio_audiencia_publica_2023.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1146/oficio_n_194_2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1167/scan_20230529_142724.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1201/oficio_n_240_2023.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1198/oficio_n_249_2023.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1212/oficio_n_276_2023.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1245/oficio_329.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1246/oficio_n_330_2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1271/requ_inform_07_2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1255/oficio_n_355_2023.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1259/scan_20230824_160641.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1264/oficio_n_372_2023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1268/oficio_n_376_2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1270/oficio_n_377_2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1290/resposta_merged.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1291/oficio_n_385_2023_req_inf_09_2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1311/req_inf_10_2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1275/oficio_n_387_2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1295/scan_20231009_141303.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1297/scan_20231009_143852.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1312/req_inf_n_11_2023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1350/req_informacao_12_2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1351/oficio_n_544.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1094/ccf17042023_00004.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1218/emenda_modificativa_01_plc06.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1142/scan_20230508_150651.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1200/scan_20230622_180334.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1039/pcp_2200142808.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1029/ata_cljr_02022023.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1043/ata_cljr_23022023.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1046/ata_cljr_28022023.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1071/ata_cljr_07032023.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1083/ata_cljr_14032023.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1091/ata_cljr_21032023.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1102/ata_cljr_28032023.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1114/ata_cljr_04042023.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1122/ata_cljr_13042023.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1132/ata_cljr_18042023.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1133/ata_cljr_24042023.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1153/ata_11052023_cljr.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1163/ata_cljr_18052023.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1174/ata_cljr_30052023.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1194/ata_cljr_15062023.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1209/ata_cljr_20062023.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1231/ata_04072023_cljr.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1232/ata_11072023_cljr.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1248/ata_cljr_08082023.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1272/ata_cljr_15082023.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1298/ata_cljr_14092023.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1299/ata_cljr_19092023.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1300/ata_cljr_05102023.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1327/ata_09102023_cljr.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1328/ata_17102023_cljr.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1333/ata_cljr_26102023.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1342/ata_cljr_07112023.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1374/ata_cljr_13112023.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1378/ata_cljr_23112023.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1030/ata_cfocm_02022023.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1044/ata_cfocm_23022023.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1047/ata_cfocm_28022023.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1072/ata_cfocm_07032023.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1084/ata_cfocm_14032023.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1092/ata_cfocm_21032023.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1103/ata_cfocm_28032023.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1115/ata_cfocm_04042023.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1123/ata_cfocm_13042023.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1134/ata_cfocm_18042023.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1135/ata_cfocm_24042023.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1154/ata_11052023_cfocm.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1164/ata_cfocm_18052023.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1175/ata_cfocm_30052023.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1195/ata_cfocm_15062023.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1210/ata_cfocm_20062023.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1235/ata_06072023_cfocm.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1236/ata_11072023_cfocm.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1249/ata_cfocm_08082023.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1273/ata_cfocm_15082023.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1302/ata_cfocm_14092023.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1304/ata_cfocm_19092023.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1305/ata_cfocm_05102023.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1329/ata_09102023_cfocm.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1330/ata_17102023_cfocm.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1334/ata_cfocm_26102023.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1343/ata_cfocm_07112023.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1375/ata_cfocm_13112023.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1377/ata_cfocm_23112023.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1031/ata_csp_02022023.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1045/ata_csp_23022023.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1050/ata_csp_28022023.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1085/ata_csp_14032023.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1093/ata_csp_21032023.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1104/ata_csp_28032023.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1116/ata_csp_04042023.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1124/ata_csp_13042023.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1136/ata_csp_20042023.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1137/ata_csp_24042023.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1155/ata_11052023_csp.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1165/ata_csp_18052023.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1176/ata_csp_30052023.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1196/ata_csp_15062023.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1211/ata_csp_20062023.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1237/ata_04072023_csp.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1238/ata_11072023_csp.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1250/ata_csp_08082023.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1274/ata_csp_15082023.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1307/ata_csp_14092023.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1308/ata_csp_19092023.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1331/ata_09102023_csp.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1332/ata_17102023_csp.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1335/ata_csp_26102023.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1348/ata_csp_07112023.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1373/ata_csp_13112023.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1376/ata_csp_23112023.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1027/scan_20230206_150453.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1033/scan_20230209_191913.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1042/scan_20230228_160620.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1059/5a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1067/scan_20230309_190435.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1081/scan_20230320_145330.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1089/ata_8a.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1098/scan_20230330_195322.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1109/scan_20230410_150512.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1119/ata_11.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1128/scan_20230420_193605.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1130/scan_20230425_143944.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1139/scan_20230504_185353.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1152/ata_15a_sessao.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1160/scan_20230518_193455.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1169/scan_20230529_144925.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1171/scan_20230605_143213.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1185/scan_20230612_143427.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1192/scan_20230619_151549.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1203/scan_20230622_200321.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1224/scan_20230706_190851.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1229/scan_20230719_145740.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1243/scan_20230807_162138.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1244/scan_20230810_190208.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1253/scan_20230821_165418.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1262/scan_20230828_145445.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1278/camara_municipal_de_monte_carlo.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1279/ata_29a.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1283/ata_30a.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1288/scan_20230928_193414.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1296/scan_20231005_200202.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1309/scan_20231009_195324.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1316/scan_20231023_152702.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1336/scan_20231030_111210.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1345/scan_20231109_191223.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1349/scan_20231114_101238.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1356/scan_20231123_194217.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1359/scan_20231127_191841.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1365/scan_20231206_155201.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2024/1379/scan_20240109_154520.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1028/scan_20230206_150843.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1060/2a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1120/ata_extra_3a.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1213/scan_20230705_161116.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1230/scan_20230726_154010.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1254/scan_20230821_165723.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1317/scan_20231023_153125.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2023/1366/scan_20231206_155634.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H356"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="44.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="182.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="146.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="146" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>