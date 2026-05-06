--- v1 (2026-02-28)
+++ v2 (2026-05-06)
@@ -54,1992 +54,1992 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Poder Executivo</t>
   </si>
   <si>
     <t>Prefeitura Municipal de Monte Carlo - PMMC</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1584/brnb42200d17b88_000953.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1584/brnb42200d17b88_000953.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO A ACRESCER DISPOSITIVOS AO PLANO DE CARGOS E SALÁRIOS DO CONSÓRCIO INTERMUNICIPAL DO CONTESTADO - COINCO, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1606/projeto_04_de_2025.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1606/projeto_04_de_2025.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1.482, DE 19 DE DEZEMBRO DE 2024, QUE AUTORIZA A PREFEITA MUNICIPAL A RECEBER OS BENS IMÓVEIS QUE ESPECIFICA EM DAÇÃO EM PAGAMENTO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1613/brnb42200d17b88_001159.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1613/brnb42200d17b88_001159.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O SISTEMA MUNICIPAL DE CULTURA DE MONTE CARLO - SMS, CRIA O CONSELHO MUNICIPAL DE CULTURA - COMUC, O FUNDO MUNICIPAL DE CULTURA - FMC E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1614/projeto_n_06_calendario_oficial.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1614/projeto_n_06_calendario_oficial.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O CALENDÁRIO OFICIAL DO MUNICÍPIO DE MONTE CARLO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1627/projeto_de_lei_n07_.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1627/projeto_de_lei_n07_.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação do Sistema Municipal de Proteção a Defesa Civil- SIMPDEC e sobre a reorganização do Conselho Municipal de Proteção e Defesa Civil - COMUPDEC, da Coordenadoria Municipal de Proteção e Defesa Civil - COMPDEC e institui o Grupo Integrado de Ações Coordenadas - GRAC, na estrutura organizacional da Prefeitura Municipal de Monte Carlo (SC), e dá outras providências".</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1648/brnb42200d17b88_001355.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1648/brnb42200d17b88_001355.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O PROGRAMA DE TRANSPORTE GRATUITO DE CALCÁRIO PARA AGRICULTORES DO MUNICÍPIO DE MONTE CARLO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1656/brnb42200d17b88_001388.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1656/brnb42200d17b88_001388.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE HABITAÇÃO E GESTÃO DO FUNDO MUNICIPAL DE HABITAÇÃO DE INTERESSE SOCIAL - CMHG-FHIS, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1659/brnb42200d17b88_001401.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1659/brnb42200d17b88_001401.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ALTERAÇÃO DA LEI MUNICIPAL DE Nº 1.245 DE 27 DE AGOSTO DE 2021 QUE DISPÕE SOBRE O PLANO PLURIANUAL 2022/2025 E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1660/brnb42200d17b88_001404.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1660/brnb42200d17b88_001404.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ALTERAÇÃO DA LEI MUNICIPAL DE Nº 1464 DE 30 DE SETEMBRO DE 2024 QUE DIPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCICÍO DE 2025 E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1661/brnb42200d17b88_001407.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1661/brnb42200d17b88_001407.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1662/brnb42200d17b88_001410.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1662/brnb42200d17b88_001410.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PREFEITO MUNICIPAL A PROMOVER A ABERTURA DE UM CRÉDITO SUPLEMENTAR PELO PROVÁVEL EXCESSO NO ORÇAMENTO DO MUNICÍPIO DE MONTE CARLO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1663/brnb42200d17b88_001415.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1663/brnb42200d17b88_001415.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PREFEITO MUNICIPAL A PROMOVER A ABERTURA DE UM CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DE MONTE CARLO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1669/brnb42200d17b88_001475.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1669/brnb42200d17b88_001475.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM A ASSOCIAÇÃO CAMPONOVENSE DE APOIO AOS DEFICIENTES VISUAIS E AUDITIVOS - ACADAV".</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1670/brnb42200d17b88_001468.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1670/brnb42200d17b88_001468.pdf</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1671/brnb42200d17b88_001460.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1671/brnb42200d17b88_001460.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PREFEITO MUNICIPAL A PROMOVER A ABERTURA DE UM CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO DE MONTE CARLO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1678/projeto_de_lei_no_18.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1678/projeto_de_lei_no_18.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O PLANO PLURIANUAL - PPA DO MUNICÍPIO DE MONTE CARLO/SC PARA O QUADRIÊNIO 2026/2029".</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1679/projeto_no_19.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1679/projeto_no_19.pdf</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1680/projeto_de_lei_n_20.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1680/projeto_de_lei_n_20.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CONCESSÃO DE AJUDA DE CUSTO PARA ALIMENTAÇÃO E TRANSPORTE A ATLETAS E PARTICIPANTES DE EVENTOS CULTURAIS EM REPRESENTAÇÃO DO MUNICÍPIO DE MONTE CARLO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1691/pl_no_21.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1691/pl_no_21.pdf</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1694/pl_22.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1694/pl_22.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ALTERAÇÃO DA REMUNERAÇÃO DOS MEMBROS DO CONSELHO TUTELAR DO MUNICÍPIO DE MONTE CARLO/SC".</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1704/brnb42200d17b88_001577.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1704/brnb42200d17b88_001577.pdf</t>
   </si>
   <si>
     <t>"PRORROGA A VIGÊNCIA DO PLANO MUNICIPAL DE EDUCAÇÃO DE MONTE CARLO/SC, ESTABELECE PROVIDÊNCIAS PARA SUA REVISÃO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1706/pl_24.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1706/pl_24.pdf</t>
   </si>
   <si>
     <t>"ALTERA DISPOSITIVOS DA LEI ORDINÁRIA Nº 1.094, DE 22 DE DEZEMBRO DE 2017, QUE REGULAMENTA NORMAS DE VIGILÂNCIA SANITÁRIA, DISCIPLINA A REMOÇÃO DE VEÍCULOS, PEÇAS, COMPONENTES, ESCOMBROS, ENTULHOS, MATERIAIS E RESÍDUOS DEPOSITADOS EM VIAS E LOGRADOUROS PÚBLICOS DO MUNICÍPIO DE MONTE CARLO, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1707/pl_25.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1707/pl_25.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O PROGRAMA MUNICIPAL PORTEIRA ADENTRO NO ÂMBITO DO MUNICÍPIO DE MONTE CARLO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1708/pl_26.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1708/pl_26.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO MUNICÍPIO, PARA O EXERCÍCIO FINANCEIRO DE 2026, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1709/pl_27.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1709/pl_27.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A INSTITUIÇÃO DE PARCERIA ENTRE O MUNICÍPIO DE MONTE CARLO COM CONSÓRCIOS PÚBLICOS MUNICIPAIS, AUTORIZA RATIFICAR CONVÊNIO DE COOPERAÇÃO E PROTOCOLO DE INTENÇÕES DE CONSÓRCIO PÚBLICO E ADOTA OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1712/pl_no_28.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1712/pl_no_28.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PREFEITO MUNICIPAL A PROMOVER A ABERTURA DE UM CRÉDITO SUPLEMENTAR PELO PROVÁVEL EXCESSO NO ORÇAMENTO DO MUNICIPIO DE MONTE CARLO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1713/pl_no_29.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1713/pl_no_29.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O CONSELHO MUNICIPAL DE TRÂNSITO DE MONTE CARLO/SC E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1718/pl_30.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1718/pl_30.pdf</t>
   </si>
   <si>
     <t>"ALTERA E ACRESCENTA DISPOSITIVOS À LEI ORDINÁRIA Nº1.094 DE 22 DE DEZEMBRO DE 2017, QUE REGULAMENTA A VIGILÂNCIA E FISCALIZAÇÃO DE VEÍCULOS EM SITUAÇÃO DE ABANDONO EM VIAS E LOGRADOUROS PÚBLICOS NO MUNICÍPIO DE MONTE CARLO - E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1719/pl_31.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1719/pl_31.pdf</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1734/pl_32.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1734/pl_32.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PREFEITO MUNICIPAL A PROMOVER A ABERTURA DE UM CRÉDITO ADICIONAL SUPLEMENTAR PELO PROVÁVEL EXCESSO DE ARRECADAÇÃO NO ORÇAMENTO DO MUNICÍPIO DE MONTE CARLO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1735/pl_33.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1735/pl_33.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ABERTURA DE UM CRÉDITO ADICIONAL ESPECIAL NO EXERCÍCIO DE 2025".</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1736/brnb42200d17b88_001828.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1736/brnb42200d17b88_001828.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PREFEITO MUNICIPAL A PROMOVER A ABERTURA DE UM CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO DE MONTE CARLO".</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1737/pl_35.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1737/pl_35.pdf</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1742/brnb42200d17b88_001865.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1742/brnb42200d17b88_001865.pdf</t>
   </si>
   <si>
     <t>"Estima a receita e Fixa a Despesa do Município de Monte Carlo para o Exercício de 2026 (LOA).</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1748/brnb42200d17b88_001952.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1748/brnb42200d17b88_001952.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O CHEFE DO PODER EXECUTIVO A REAJUSTAR O VALE ALIMENTAÇÃO, ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 814/2011 QUE AUTORIZA O CHEFE DO PODER EXECUTIVO A FORNECER VALE-ALIMENTAÇÃO AOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1749/pl_38.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1749/pl_38.pdf</t>
   </si>
   <si>
     <t>"DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO ESPORTIVA E SOCIO-CULTURAL MONTECARLENSE E DÁ PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1753/pl_no_39.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1753/pl_no_39.pdf</t>
   </si>
   <si>
     <t>"RATIFICA A 2ª ALTERAÇÃO DO CONTRATO DE CONSÓRCIO PÚBLICO DO CONSÓRCIO INTERFEDERATIVO DE SAÚDE DA REGIÃO DA AMURES - CISAMURES E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1754/brnb42200d17b88_002035.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1754/brnb42200d17b88_002035.pdf</t>
   </si>
   <si>
     <t>"ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº814/2011 QUE AUTORIZA O CHEFE DO PODER EXECUTIVO A FORNECER VALE-ALIMENTAÇÃO AOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1755/pl_41.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1755/pl_41.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A DOAR UM BEM IMÓVEL AO ESTADO DE SANTA CATARINA, PARA USO INSTITUCIONAL E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1763/brnb42200d17b88_002075.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1763/brnb42200d17b88_002075.pdf</t>
   </si>
   <si>
     <t>"AUMENTA O VALOR DO REPASSE ANUAL, À FUNDAÇÃO HOSPITALAR DE CURITIBANOS, ADMINISTRADORA DO HOSPITAL HÉLIO DOS ANJOS ORTIZ, ALTERA A LEI Nº 1.117/2018, DE 24 DE AGOSTO DE 2018, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1594/projeto_de_lei_complementar_02_de_2025.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1594/projeto_de_lei_complementar_02_de_2025.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI COMPLEMENTAR Nº 138, DE 18 DE NOVEMBRO DE 2024.</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1634/brnb42200d17b88_001253.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1634/brnb42200d17b88_001253.pdf</t>
   </si>
   <si>
     <t>"CRIA REGRAS SOBRE O CUMPRIMENTO DA HORA ATIVIDADE E O PAGAMENTO DE AULAS EXCEDENTES NAS UNIDADES ESCOLARES DA REDE PÚBLICA MUNICIPAL, ALTERA NOMENCLATURA E REGIME JURÍDICO DOS CARGOS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1635/brnb42200d17b88_001277.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1635/brnb42200d17b88_001277.pdf</t>
   </si>
   <si>
     <t>"CRIA OS CARGOS DE AGENTE DE CONTRATAÇÃO, GESTOR DE CONTRATOS E DE ASSESSOR DE IMPRENSA, ALTERA O VENCIMENTO E ATRIBUIÇÕES DOS CARGOS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1636/brnb42200d17b88_001264.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1636/brnb42200d17b88_001264.pdf</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1672/brnb42200d17b88_001441.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1672/brnb42200d17b88_001441.pdf</t>
   </si>
   <si>
     <t>"CRIA O CARGO DE BACHAREL EM EDUCAÇÃO FÍSICA".</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1673/brnb42200d17b88_001437.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1673/brnb42200d17b88_001437.pdf</t>
   </si>
   <si>
     <t>"AUMENTA O NÚMERO DE VAGAS E O VENCIMENTO DO CARGO DE OPERADOR DE MÁQUINAS AGRÍCOLAS".</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1692/pl_c_08.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1692/pl_c_08.pdf</t>
   </si>
   <si>
     <t>"CRIA A OUVIDORIA GERAL DO MUNICIPIO DE MONTE CARLO, NO ÂMBITO DO PODER EXECUTIVO, DISPÕE SOBRE A ATUAÇÃO DOS RESPONSÁVEIS POR AÇÕES DE OUVIDORIA E A PARTICIPAÇÃO, PROTEÇÃO E DEFESA DOS DIREITOS DO USUÁRIO DE SERVIÇOS PÚBLICOS, ALTERA O ANEXO IX DA LEI COMPLEMENTAR Nº 27/2007 E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1717/plc_c_09.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1717/plc_c_09.pdf</t>
   </si>
   <si>
     <t>"ACRESCENTA OS INCISOS VIII E IX AO ART. 243 DA LEI COMPLEMENTAR NO 45, DE 24 DE DEZEMBRO DE 2OIO, PARA DISPOR SOBRE HIPÓTESES DE NÃO INCIDÊNCIA DO ITBI NAS OPERAÇÕES DE PERMUTA E DAÇÃO EM PAGAMENTO EM FAVOR DO MUNICÍPIO".</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1725/pl_c_10.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1725/pl_c_10.pdf</t>
   </si>
   <si>
     <t>"ALTERA O ARTIGO 115 DA LEI COMPLEMENTAR MUNICIPAL Nº17, DE 14 DE DEZEMBRO DE 2006, QUE DISPÕE SOBRE O ESTATUTO DOS SERVIDORES PÚBLICOS MUNICIPAIS DE MONTE CARLO, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1726/pl_c_11_anistia.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1726/pl_c_11_anistia.pdf</t>
   </si>
   <si>
     <t>"CONCEDE ANISTIA, PARCELAMENTO E BENEFÍCIOS PARA O PAGAMENTO DE DÉBITOS DE COMPETÊNCIA DO MUNICÍPIO, CONCEDE REMISSÃO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1745/pl_c_12.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1745/pl_c_12.pdf</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1764/pl_c_13.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1764/pl_c_13.pdf</t>
   </si>
   <si>
     <t>"CRIA OS CARGOS EFETIVOS AUMENTA O NÚMERO DE VAGAS E ALTERA CARGA HORÁRIA DOS CARGOS QUE ESPECIFICA".</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Poder Legislativo</t>
   </si>
   <si>
     <t>Carlos Alberto Correa de Almeida, Dirceu de Souza, Emersson de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1640/brnb42200d17b88_001329.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1640/brnb42200d17b88_001329.pdf</t>
   </si>
   <si>
     <t>"ALTERA O VENCIMENTO DO CARGO DE PROVIMENTO EFETIVO DE MOTORISTA".</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
     <t>Volnir Stratmann</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1740/brnb42200d17b88_001858.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1740/brnb42200d17b88_001858.pdf</t>
   </si>
   <si>
     <t>"Cria os cargos de Agente de Contratação, Gestor de Contratos e de Assessor se Imprensa e dá outras providências".</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Poder Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1579/brnb42200d17b88_000930.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1579/brnb42200d17b88_000930.pdf</t>
   </si>
   <si>
     <t>Altera a nomenclatura dos cargos de provimento efetivo do Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1587/brnb42200d17b88_000967.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1587/brnb42200d17b88_000967.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo Único da Lei nº 706, de 22 de Setembro de 2009.</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1598/brnb42200d17b88_001014.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1598/brnb42200d17b88_001014.pdf</t>
   </si>
   <si>
     <t>Fixa o prazo para adequação da acessibilidade das edificações situadas no Município de Monte Carlo e dá outras providências.</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1625/brnb42200d17b88_001198.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1625/brnb42200d17b88_001198.pdf</t>
   </si>
   <si>
     <t>"Altera o Anexo I da Lei Complementar nº 109, de 29 de novembro de 2019".</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
     <t>Emersson de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1714/brnb42200d17b88_001620.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1714/brnb42200d17b88_001620.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre e proibição do vendedor ambulante não estabelecido em Monte Carlo vender qualquer tipo de produto ou mercadoria nas localidades ou vias públicas fora dos lugares específicos e autorizados pelo Poder Público.</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
     <t>DL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1760/brnb42200d17b88_002059.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1760/brnb42200d17b88_002059.pdf</t>
   </si>
   <si>
     <t>"DISPÕE ACERCA DA APRECIAÇÃO DO PARECER PRÉVIO DO TRIBUNAL DE CONTAS DO ESTADO DE SANTA CATARINA, QUE TRATA DA PRESTAÇÃO DE CONTAS DA PREFEITA, RELATIVA AO EXERCÍCIO DE 2024".</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
     <t>RESOL</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1741/brnb42200d17b88_001977.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1741/brnb42200d17b88_001977.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o Código de Ética Parlamentar da Câmara Municipal de Monte Carlo/SC.</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1589/brnb42200d17b88_001157.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1589/brnb42200d17b88_001157.pdf</t>
   </si>
   <si>
     <t>Moção de Apelo acerca da necessidade urgente de readequar os atendimentos de portadores de TEA (níveis 1 e 2) de Monte Carlo no Centro de Atendimento Educacional Especializado em Educação Especial ( associação de Amigos do Autista) de Fraiburgo.</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
     <t>Luizinho Cordeiro</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1602/brnb42200d17b88_001026.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1602/brnb42200d17b88_001026.pdf</t>
   </si>
   <si>
     <t>"Moção de Apelo acerca da necessidade urgente de sinalização adequada no trevo de acesso da BR- 470 a SC-452 e demais providências".</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1675/brnb42200d17b88_001484.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1675/brnb42200d17b88_001484.pdf</t>
   </si>
   <si>
     <t>" A CÂMARA MUNICIPAL DE MONTE CARLO MANIFESTA APOIO Á CONCESSÃO DE ANISTIA AOS ENVOLVIDOS NOS EVENTOS RELACIONADOS AO PROCESSO ELEITORAL DE 2022 E ÀS MANIFESTAÇÕES DE 8 DE JANEIRO DE 2023".</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
     <t>INFO</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1608/brnb42200d17b88_001049.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1608/brnb42200d17b88_001049.pdf</t>
   </si>
   <si>
     <t>“Que o Chefe do Poder Executivo esclareça qual é, de fato, o cargo pelo qual o servidor público municipal, Luiz Carlos Turcatto está lotado atualmente e quais as funções que cumpre em decorrência do cargo”.</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1641/brnb42200d17b88_001314.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1641/brnb42200d17b88_001314.pdf</t>
   </si>
   <si>
     <t>“Que o chefe do Poder Executivo Municipal, esclareça os motivos da exoneração do médico Claudio Fernando da Silva Pereira dos quadros de profissionais da Saúde do Município de Monte Carlo”.</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1642/brnb42200d17b88_001318.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1642/brnb42200d17b88_001318.pdf</t>
   </si>
   <si>
     <t>"Que seja enviado a esta Casa de Leis, o relatório de prestação de serviços de todos os Secretários do Município de Monte Carlo nos primeiros 180 dias de gestão".</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
     <t>Presidência da Câmara - PRES</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1645/brnb42200d17b88_001343.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1645/brnb42200d17b88_001343.pdf</t>
   </si>
   <si>
     <t>"Solicito esclarecimentos acerca da localização dos recursos enviados à APAE de Monte Carlo, destinado via emenda individual pelo Deputado Federal Gilson Marques, através da Secretaria da Saúde (Ofício nº E078/2024), no montante de R$ 200.000,00 e da Secretaria de Assistência Social".</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1649/brnb42200d17b88_001360.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1649/brnb42200d17b88_001360.pdf</t>
   </si>
   <si>
     <t>"Solicita esclarecimentos da situação cadastral dos servidores públicos municipais em relação ao PASEP - Programa de Formação do Patrimônio do Servidor Público daqueles quem tem por direito gozo do montante referente a este programa social".</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1664/brnb42200d17b88_001429.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1664/brnb42200d17b88_001429.pdf</t>
   </si>
   <si>
     <t>O Vereador Autor solicita esclarecimentos da situação atual (regulamentação documental) dos veículos oficiais da Prefeitura Municipal e da Secretária de Educação, Cultura e Desporto, exibindo histórico e período em que foram devidamente regularizados junto ao DETRAN/SC.</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1685/brnb42200d17b88_001527.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1685/brnb42200d17b88_001527.pdf</t>
   </si>
   <si>
     <t>Relatório do 1º Semestre, que conste as consultas efetuadas o atendimento à população, uso dos veículos oficiais (viagens) e entregas dos medicamentos efetuados pela farmácia básica.</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1686/brnb42200d17b88_001528.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1686/brnb42200d17b88_001528.pdf</t>
   </si>
   <si>
     <t>Relatório do 1º semestre, que conste o número total de alunos matriculados, número de professores em atividade e as suas respectivas qualificações, despesas com merenda escolar e o uso dos veículos oficiais (viagens).</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1687/brnb42200d17b88_001529.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1687/brnb42200d17b88_001529.pdf</t>
   </si>
   <si>
     <t>Relatório do 1º semestre, que conste o número de servidores, o número de cestas básicas que foram entregues à população, o número de atendimentos feitos na Casa Lar e as despesas e uso dos veículos oficiais da Secretaria (viagens).</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1688/brnb42200d17b88_001530.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1688/brnb42200d17b88_001530.pdf</t>
   </si>
   <si>
     <t>Exibição de documentos referentes aos processos de licitação efetuados no ano de 2025, com seus resultados e os contratos administrativos firmados com os vencedores dos certames.</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1695/brnb42200d17b88_001552.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1695/brnb42200d17b88_001552.pdf</t>
   </si>
   <si>
     <t>A exibição do relatório completo da viagem de ônibus (gastos com o transporte alimentação e diárias em geral) feita pelos atletas do Município, para a cidade de Londrina/PR.</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1696/brnb42200d17b88_001554.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1696/brnb42200d17b88_001554.pdf</t>
   </si>
   <si>
     <t>"Exibição do relatório dos consertos e notas fiscais dos serviços efetuados de reparos das máquinas de ambas as secretarias, bem como a empresa que está executando esses serviços, se foi vencedora em processo licitatório, e o relatório dos gastos e de trocas de peças das máquinas".</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1697/brnb42200d17b88_001555.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1697/brnb42200d17b88_001555.pdf</t>
   </si>
   <si>
     <t>"Exibição do relatório, da manutenção dos veículos oficiais de ambas as secretarias (troca de peças, óleo, combustível, etc.) durante todo o período do ano de 2025, com a apresentação das notas fiscais dos referidos serviços".</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1698/brnb42200d17b88_001556.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1698/brnb42200d17b88_001556.pdf</t>
   </si>
   <si>
     <t>"Apresentação do relatório completo (destinos, datas e uso ) do veiculo oficial da Secretaria de Saúde cujo o destino especifico é de transportar  pacientes e acompanhantes nos hospitais da região, nos termos da Lei nº 1.457, de 16 de Julho de 2024".</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1701/brnb42200d17b88_001570.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1701/brnb42200d17b88_001570.pdf</t>
   </si>
   <si>
     <t>"Prestação de conta (saldo financeiro em caixa) remanescente da gestão municipal passada (balanço financeiro), com base no princípio da transparência dos gastos públicos".</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
     <t>Dirceu de Souza</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1702/brnb42200d17b88_001586.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1702/brnb42200d17b88_001586.pdf</t>
   </si>
   <si>
     <t>"Relatório completo e detalhado da carga horária de cada um dos Assessores Jurídicos da Prefeitura Municipal e os exatos dias da semana que cada um deles se encontra presente para atendimento/assessoramento aos setores do Poder Executivo e à população em geral, quando lhes forem solicitados".</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1730/brnb42200d17b88_001715.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1730/brnb42200d17b88_001715.pdf</t>
   </si>
   <si>
     <t>"Que seja encaminhado a Câmara de Vereadores a prestação de contas referente aos gastos financeiros de todas as festividades do Município do ano de 2025".</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1731/brnb42200d17b88_001716.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1731/brnb42200d17b88_001716.pdf</t>
   </si>
   <si>
     <t>"Que seja encaminhado a Câmara de Vereadores o relatório completo acerca da contratação do médico Claudio Olivo, onde conste o montante total pago na contratação, bem como o número de cirurgias e de consultas a serem efetuadas no Município de Monte Carlo e o local onde o profissional está atendendo desde o início de seus trabalhos".</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1581/brnb42200d17b88_000927.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1581/brnb42200d17b88_000927.pdf</t>
   </si>
   <si>
     <t>"Que o Chefe do Poder Executivo Municipal, promova a construção de uma rampa de acesso para a saída de emergência de ambulâncias no Hospital Nossa Senhora da Salete".</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
     <t>Emersson de Oliveira, Carlos Alberto Correa de Almeida</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1582/brnb42200d17b88_000929.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1582/brnb42200d17b88_000929.pdf</t>
   </si>
   <si>
     <t>" Para que as caçambas da Secretária de Infraestrutura do Município se desloquem até a Rodovia SC-452, para recolher os resíduos de asfalto que estão sendo retirados pelo Governo do Estado de Santa Catarina".</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1585/brnb42200d17b88_000966.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1585/brnb42200d17b88_000966.pdf</t>
   </si>
   <si>
     <t>"Para que seja instalado aparelhos de ar condicionado na sala de observação, na sala de sutura, na sala de administração e na recepção, além de uma televisão na sala de observação do Hospital Nossa Senhora da Salete".</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1590/brnb42200d17b88_000982.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1590/brnb42200d17b88_000982.pdf</t>
   </si>
   <si>
     <t>"Que se realize estudo de viabilidade para reajuste do vale alimentação dos servidores públicos municipais, tendo em vista o valor defasado que está sendo pago, nos dias de hoje".</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1591/brnb42200d17b88_000984.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1591/brnb42200d17b88_000984.pdf</t>
   </si>
   <si>
     <t>"Para que sejam instalados redutores de velocidade com a devida sinalização nas ruas Erci Dick e Guilherme Correa de Mello".</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1592/brnb42200d17b88_000986.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1592/brnb42200d17b88_000986.pdf</t>
   </si>
   <si>
     <t>"Que sejam colocados vigilantes em todas as escolas da rede pública Municipal nos períodos em que os professore e alunos estiverem presentes nos estabelecimentos de ensino".</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1595/brnb42200d17b88_000993.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1595/brnb42200d17b88_000993.pdf</t>
   </si>
   <si>
     <t>Para que sejam instalados limitadores nas escadas que dão acesso às caixas d água do Departamento Municipal de água e Esgoto, de modo que pessoas não autorizadas não venham a ingressar nestes locais sem que estejam devidamente acompanhadas de funcionários habilitados do setor.</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1596/brnb42200d17b88_001012.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1596/brnb42200d17b88_001012.pdf</t>
   </si>
   <si>
     <t>Que seja efetuada a limpeza de ruas, calçadas e lotes baldios, assim como a retirada de entulhos que se encontram depositados em determinadas partes do município.</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1601/brnb42200d17b88_001025.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1601/brnb42200d17b88_001025.pdf</t>
   </si>
   <si>
     <t>“QUE O CHEFE DO PODER EXECUTIVO MUNICIPAL, PROMOVA, MELHORIAS NA PRAÇA DO BAIRRO SÃO CARLOS, POIS O PARQUE ESTÁ BEM DANIFICADO BEM COMO O MURO, CALÇADA PRECÁRIA E O GRAMADO SINTÉTICO ENCONTRA-SE EM PÉSSIMAS CONDIÇÕES DE USO”.</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1604/brnb42200d17b88_001041.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1604/brnb42200d17b88_001041.pdf</t>
   </si>
   <si>
     <t>"Que o Chefe do Poder Executivo Municipal, promova juntamente com a secretaria de obras e serviços públicos, melhorias na estrada (limite do perímetro urbano de Monte Carlo),  que dá acesso a localidade de Santa Ana (Tangará), realizado patrolamento, cascalhamento e que seja passado rolo compactador na referida estrada, ressaltamos também que seja realizado o mesmo trabalho na estrada que liga Monte Carlo a Irakitã".</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1607/brnb42200d17b88_001048.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1607/brnb42200d17b88_001048.pdf</t>
   </si>
   <si>
     <t>"“QUE O CHEFE DO PODER EXECUTIVO MUNICIPAL, PROMOVA, JUNTAMENTE COM A SECRETARIA DE OBRAS E SERVIÇOS PÚBLICOS MELHORIAS NO PARQUE DO BAIRRO SÃO JOSÉ, BEM COMO A COLOCAÇÃO DE PROTEÇÃO, COMO TELAS OU CONSTRUÇÃO DE UM MURO NAS LATERAIS DO PARQUE”.</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1610/brnb42200d17b88_001057.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1610/brnb42200d17b88_001057.pdf</t>
   </si>
   <si>
     <t>"Que seja instituido o Sistema Municipal de Cultura a nível do Município de Monte Carlo, inclusive com a criação do Conselho de Cultura e o Fundo Municipal de Cultura para que possam ser captados recursos a nível federal e estadual, para incentivar o setor cultural do Município".</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1617/brnb42200d17b88_001125.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1617/brnb42200d17b88_001125.pdf</t>
   </si>
   <si>
     <t>"Que seja alterado o ponto de ônibus situado na Rua Zélia da Silva Santos, no bairro São José, atualmente desativado, para a Rua Rosa Oneda Soligo, travessia do Ipê".</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1616/brnb42200d17b88_001124.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1616/brnb42200d17b88_001124.pdf</t>
   </si>
   <si>
     <t>"Que seja efetuada a manutenção serviço de patrola e cascalho, na estrada que dá acesso a localidade de Dal Pai, dentro do perímetro urbano do Município de Monte Carlo".</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
     <t>Dirceu de Souza, Carlos Alberto Correa de Almeida, Emersson de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1618/brnb42200d17b88_001127.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1618/brnb42200d17b88_001127.pdf</t>
   </si>
   <si>
     <t>“QUE O CHEFE DO PODER EXECUTIVO MUNICIPAL, PROMOVA, JUNTAMENTE COM A SECRETARIA DE OBRAS E SERVIÇOS PÚBLICOS O CONSERTO E COLOCAÇÃO DAS PLACAS DE SINALIZAÇÃO DAS RUAS ERCI DICK ESQUINA COM A RUA CÂNDIDA CORREA BECKER”.</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1620/brnb42200d17b88_001148.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1620/brnb42200d17b88_001148.pdf</t>
   </si>
   <si>
     <t>“QUE O CHEFE DO PODER EXECUTIVO MUNICIPAL, PROMOVA, ESTUDO DE VIABILIDADE PARA IMPLANTAÇÃO DE TRANSPORTE PÚBLICO COLETIVO CIRCULAR QUE CONECTE DIARIAMENTE A POPULAÇÃO QUE MORA NOS BAIRROS AO CENTRO DA CIDADE, PASSANDO PELA VILA IMASA E POR TODO O INTERIOR”.</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1621/brnb42200d17b88_001149.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1621/brnb42200d17b88_001149.pdf</t>
   </si>
   <si>
     <t>“QUE O CHEFE DO PODER EXECUTIVO PROMOVA A MODIFICAÇÃO DO ESPAÇO ONDE É SERVIDA A MERENDA NA ESCOLA MARIA DO ROSÁRIO FISCHER, EM RAZÃO DA SITUAÇÃO PRECÁRIA QUE SE ENCONTRA ATUALMENTE O AMBIENTE”.</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
     <t>Emersson de Oliveira, Carlos Alberto Correa de Almeida, Luizinho Cordeiro, Volnir Stratmann</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1622/brnb42200d17b88_001150.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1622/brnb42200d17b88_001150.pdf</t>
   </si>
   <si>
     <t>“QUE O CHEFE DO PODER EXECUTIVO, JUNTAMENTE COM A SECRETARIA DE OBRAS E SERVIÇOS PÚBLICOS, PROMOVA MELHORIAS, COMO PATROLAMENTO E CASCALHAMENTO, NAS ESTRADAS DAS COMUNIDADES INDICADAS: VILA ARLETE, BUTIAZINHO, LINHA MORAES, LINHA SÃO VICENTE, POIS ENCONTRAM-SE EM PÉSSIMAS CONDIÇÕES DE TRAFEGABILIDADE E BEM COMO DIFICULTANDO O ESCOAMENTO DE GRÃOS”.</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1624/brnb42200d17b88_001180.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1624/brnb42200d17b88_001180.pdf</t>
   </si>
   <si>
     <t>"Para que adote medidas necessárias visando regulamentar a redução da jornada de trabalho do servidor publico titular de cargo de provimento efetivo, que tenha filho ou dependente com Transtorno do Espectro Autista ou com outras deficiências, sem prejuízo da remuneração".</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1628/brnb42200d17b88_001196.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1628/brnb42200d17b88_001196.pdf</t>
   </si>
   <si>
     <t>"Para que se efetue a sinalização das ruas, com placas identificadoras, com os nomes dos respectivos logradouros já aprovados em Sessão Legislativa, nomes estes de montecarlenses que foram destaque e que agora são homenageados cedendo seus nomes para as ruas do Município".</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1629/brnb42200d17b88_001208.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1629/brnb42200d17b88_001208.pdf</t>
   </si>
   <si>
     <t>"Que seja efetuado estudo técnico sobre a aplicação de insalubridade ás atividades dos agentes comunitários de saúde do Município de Monte Carlo e, em caso positivo, que seja elaborado Projeto de lei para enquadrar esta situação á classe profissional".</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1630/brnb42200d17b88_001197.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1630/brnb42200d17b88_001197.pdf</t>
   </si>
   <si>
     <t>"Que o chefe do Poder Executivo, promova a construção de um redutor de velocidade, bem como a colocação de um ponto ônibus na rua Sebastião Correa de Deus com a Rua Joaquim Correa de Mello".</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1632/brnb42200d17b88_001234.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1632/brnb42200d17b88_001234.pdf</t>
   </si>
   <si>
     <t>"Que seja efetuado estudo técnico sobre a aplicação de insalubridade às atividades das cozinheiras, faxineiras e outros Servidores Públicos do Município de Monte Carlo que se enquadrem na situação e, em caso positivo, que seja elaborado Projeto de Lei respectivo para casa classe profissional".</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1644/brnb42200d17b88_001347.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1644/brnb42200d17b88_001347.pdf</t>
   </si>
   <si>
     <t>"Que seja analisada a viabilidade de ceder transporte para translado das crianças do interior de Município para o centro, dando-lhes, assim, a oportunidade de se praticar esportes nos espaços adequados (escolinhas) que são ofertados aos Munícipes".</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1650/brnb42200d17b88_001361.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1650/brnb42200d17b88_001361.pdf</t>
   </si>
   <si>
     <t>"Que seja dada continuidade na instalação das lâmpadas de led nos postes do interior do Município de Monte Carlo".</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1651/brnb42200d17b88_001363.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1651/brnb42200d17b88_001363.pdf</t>
   </si>
   <si>
     <t>"Que a AMA- Associação de Amigos do Autista mantenha um ambiente especializado de atendimento no Município de Monte Carlo para que possa receber as crianças nos dias em que estas não tiverem atividades na unidade de Fraiburgo".</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1654/brnb42200d17b88_001394.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1654/brnb42200d17b88_001394.pdf</t>
   </si>
   <si>
     <t>" Que seja realizada a construção de muro de contenção rodeando o Cemitério Municipal de Monte Carlo"</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1655/brnb42200d17b88_001395.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1655/brnb42200d17b88_001395.pdf</t>
   </si>
   <si>
     <t>" A notificação da empresa IMARIBO para que seja feita a substituição dos filtros das chaminés, porquanto a emissão da fuligem está prejudicando a saúde da população e sujando os espaços privados (residências).</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1665/brnb42200d17b88_001428.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1665/brnb42200d17b88_001428.pdf</t>
   </si>
   <si>
     <t>"Que seja realiza a construção de uma rampa de acessibilidade da Casa Mortuária e a disponibilidade de uma cadeira de rodas para uso de quem necessitar neste espaço público".</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1667/brnb42200d17b88_001479.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1667/brnb42200d17b88_001479.pdf</t>
   </si>
   <si>
     <t>"Que o Chefe do Poder Executivo Municipal, juntamente com a Secretária de Educação, providencie com a máxima urgência guardas municipais em todas as escolas da rede municipal, bem como a colocação de câmeras de vigilância, para que tanto os docentes como as crianças tenham mais segurança nos estabelecimentos de ensino".</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1668/brnb42200d17b88_001482.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1668/brnb42200d17b88_001482.pdf</t>
   </si>
   <si>
     <t>"Que o Chefe do Poder Executivo Municipal, juntamente com a Secretaria de Educação, providencie com a máxima urgência melhorias tanto no interior dos ônibus que fazem o deslocamento dos alunos para outras cidades, bem como a devida revisão mecânica e elétrica dos referidos ônibus pois estão em péssimas condições de trafegabilidade".</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1674/brnb42200d17b88_001483.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1674/brnb42200d17b88_001483.pdf</t>
   </si>
   <si>
     <t>“Que o Chefe do Poder Executivo Municipal, providencie com a máxima urgência, a instalação de câmeras de vigilâncias nas pracinhas da cidade”.</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1681/brnb42200d17b88_001518.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1681/brnb42200d17b88_001518.pdf</t>
   </si>
   <si>
     <t>“QUE O CHEFE DO PODER EXECUTIVO MUNICIPAL, PROVIDÊNCIE COM A MAXIMA URGÊNCIA, O CONSERTO DA COBERTURA DO PRÉDIO DA PREFEITURA MUNICIPAL, E EM ESPECIAL DO GABINETE DO PREFEITO, QUE ESTÁ COM GOTEIRAS. QUE ESTAS PROVIDÊNCIAS TAMBÉM SEJAM TOMADAS NOS POSTOS DE SAÚDE DO MUNICÍPIO, NO GINÁSIO DE ESPORTES ALTAIR LUIZ GONÇALVES, QUE IGUALMENTE SOFREM COM O MESMO PROBLEMA”.</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1682/brnb42200d17b88_001514.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1682/brnb42200d17b88_001514.pdf</t>
   </si>
   <si>
     <t>"QUE O CHEFE DO PODER EXECUTIVO MUNICIPAL, PROVIDENCIE COM A MÁXIMA URGENCIA O CONSERTO, LIMPEZA E DESENTUPIMENTO BEM COMO A COLOCAÇÃO DE PROTEÇÃO DAS BOCAS DE LOBO DA CIDADE".</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1683/brnb42200d17b88_001515.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1683/brnb42200d17b88_001515.pdf</t>
   </si>
   <si>
     <t>“QUE O CHEFE DO PODER EXECUTIVO MUNICIPAL, ADOTE A UTILIZAÇÃO DE CARTÃO CORPORATIVO PARA OS SERVIDORES PUBLICOS MUNICIPAIS, PARA QUE HAJA MAIOR TRANPARÊNCIA COM OS GASTOS PUBLICOS”.</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1689/brnb42200d17b88_001532.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1689/brnb42200d17b88_001532.pdf</t>
   </si>
   <si>
     <t>“Que sejam feitas as substituições das lâmpadas queimadas em todos os ambientes da Escola Municipal Olga Fortes, em especial nas salas de aula, bem como os reparos (consertos) dos ar condicionados já instalados na referida unidade educacional”.</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1690/brnb42200d17b88_001533.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1690/brnb42200d17b88_001533.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, através dos seus chefes (Prefeito e Vice-Prefeito), faça visitas “in locu” em todas as escolas da rede pública municipal a fim de fiscalizar melhor os servidores públicos que faltam reiteradamente nos seus postos de trabalho, o que acaba por prejudicar o bom andamento dos serviços prestados.</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1699/brnb42200d17b88_001557.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1699/brnb42200d17b88_001557.pdf</t>
   </si>
   <si>
     <t>"Que seja posto à disposição uma guarnição policial em frente á Escola de Educação Básica Sonho Infantil durante o período das 11:30hrs e das 17:00 às 17:30hrs, de segunda a sexta-feira, para garantir a segurança dos alunos no momento da saída de ambos os turnos (matutino e vespertino)".</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1703/brnb42200d17b88_001571.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1703/brnb42200d17b88_001571.pdf</t>
   </si>
   <si>
     <t>"Que o Poder Executivo efetue a devida recuperação asfáltica da Rua Sebastião Nunes Gonçalves, em especial no perímetro identificado nos arredores da loja Paulo Móveis, que se encontra localizada no centro da cidade".</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1711/brnb42200d17b88_001624.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1711/brnb42200d17b88_001624.pdf</t>
   </si>
   <si>
     <t>Que seja promovida a recuperação das estradas que ligam a comunidade de Linha Moraes e Linha Vicente.</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1723/brnb42200d17b88_001694.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1723/brnb42200d17b88_001694.pdf</t>
   </si>
   <si>
     <t>"Que seja providenciado a troca dos bancos do Posto de Saúde Central".</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1724/brnb42200d17b88_001695.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1724/brnb42200d17b88_001695.pdf</t>
   </si>
   <si>
     <t>"Que seja providenciado a colocação de um ponto de ônibus no Bairro Alto do Montes".</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1727/brnb42200d17b88_001705.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1727/brnb42200d17b88_001705.pdf</t>
   </si>
   <si>
     <t>"Que seja disponibilizado um profissional da área da saúde, de modo que permaneça à disposição nos velórios ocorridos na casa mortuária municipal para que dê amparo e atenção aos presentes em caso de eventual emergência".</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1728/brnb42200d17b88_001706.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1728/brnb42200d17b88_001706.pdf</t>
   </si>
   <si>
     <t>“Que tome providencias, notificando a empresa de coleta de lixo para que altere o procedimento de recolhimento de resíduos, não mais deixando os sacos de lixo amontoados para a posterior coleta, uma vez que os cachorros de rua acabam mordendo e rasgando os sacos espalhando todo o lixo pela rua, o que acaba não sendo recolhido pelos coletores”.</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1750/brnb42200d17b88_001962.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1750/brnb42200d17b88_001962.pdf</t>
   </si>
   <si>
     <t>“Que seja realizado o patrolamento e cascalhamento na Rua Maria de Lurdes Pisani Bairro Por do Sol”.</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1758/brnb42200d17b88_002058.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1758/brnb42200d17b88_002058.pdf</t>
   </si>
   <si>
     <t>“Que seja realizado melhorias na estrada que dá acesso a propriedade do Senhor Gueller, na localidade de Butiazinho”.</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1759/brnb42200d17b88_002063.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1759/brnb42200d17b88_002063.pdf</t>
   </si>
   <si>
     <t>“Que seja realizado melhorias na estrada que dá acesso a propriedade do Senhor Júnior Pauletti, nas proximidades da Vila Imasa”.</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>Ata da Sessão</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1580/brnb42200d17b88_000932.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1580/brnb42200d17b88_000932.pdf</t>
   </si>
   <si>
     <t>Ata da 3ª Sessão Solene da 1ª Sessão Legislativa da 9ª Legislatura (2025/2028)</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>OFC</t>
   </si>
   <si>
     <t>Ofício do Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1612/brnb42200d17b88_001086.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1612/brnb42200d17b88_001086.pdf</t>
   </si>
   <si>
     <t>Convite: Audiência Pública dia 07 de Abril de 2025, a ser realizada na sala de reuniões da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1615/brnb42200d17b88_001087.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1615/brnb42200d17b88_001087.pdf</t>
   </si>
   <si>
     <t>Solicitação de retirada de Projeto de Lei Complementar Nº 02/2025.</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1647/resposta_no_01_de_2025.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1647/resposta_no_01_de_2025.pdf</t>
   </si>
   <si>
     <t>Resposta Pedido de Informações Nº 01/2025.</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1653/oficio_279.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1653/oficio_279.pdf</t>
   </si>
   <si>
     <t>Reapreciação de Matéria</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1720/oficio_retirada_pl24.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1720/oficio_retirada_pl24.pdf</t>
   </si>
   <si>
     <t>Solicitação de RETIRADA do Projeto de Lei Nº 024/2025.</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1739/brnb42200d17b88_001847.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1739/brnb42200d17b88_001847.pdf</t>
   </si>
   <si>
     <t>Reapreciação da Matéria Projeto de Lei Complementar Nº 04/2025</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
     <t>EMEND</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1756/brnb42200d17b88_002048.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1756/brnb42200d17b88_002048.pdf</t>
   </si>
   <si>
     <t>Modifica a redação do artigo 9º do Projeto de Lei nº 36/2025.</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1766/brnb42200d17b88_002108.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1766/brnb42200d17b88_002108.pdf</t>
   </si>
   <si>
     <t>"Modifica a redação do Projeto de Lei Complementar Municipal nº13/2025".</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
     <t>PROC</t>
   </si>
   <si>
     <t>Processo Administrativo</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1572/brnb42200d17b88_000863.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1572/brnb42200d17b88_000863.pdf</t>
   </si>
   <si>
     <t>Sessão Solene para Compromisso de Posse e Instalação da Legislatura 2025/2028</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1576/brnb42200d17b88_000882.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1576/brnb42200d17b88_000882.pdf</t>
   </si>
   <si>
     <t>Sessão Solene de Eleição da Mesa Diretora para o Ano de 2025.</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/</t>
   </si>
   <si>
     <t>Eleição das Comissões Temáticas para o ano de 2025.</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
     <t>PROCESSO ADMINISTRATIVO - ELEIÇÃO DA MESA DIRETORA DA CÂMARA PARA O ANUÊNIO DE 2026.</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
     <t>ATAPL</t>
   </si>
   <si>
     <t>Ata de Sessão Ordinária do Plenário Físico</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1583/brnb42200d17b88_000934.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1583/brnb42200d17b88_000934.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 1ª Sessão Ordinária da 1ª Sessão Legislativa da 9ª Legislatura</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1586/brnb42200d17b88_000970.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1586/brnb42200d17b88_000970.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 2ª Sessão Ordinária da 1ª Sessão Legislativa da 9ª Legislatura</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1593/brnb42200d17b88_000979.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1593/brnb42200d17b88_000979.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 3ª Sessão Ordinária da 1ª Sessão Legislativa da 9ª Legislatura</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1599/brnb42200d17b88_001028.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1599/brnb42200d17b88_001028.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 4ª Sessão Ordinária da 1ª Sessão Legislativa da 9ª Legislatura</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1603/brnb42200d17b88_001031.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1603/brnb42200d17b88_001031.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 5ª Sessão Ordinária da 1ª Sessão Legislativa da 9ª Legislatura</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1605/brnb42200d17b88_001043.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1605/brnb42200d17b88_001043.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 6ª Sessão Ordinária da 1ª Sessão Legislativa da 9ª Legislatura</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1609/brnb42200d17b88_001050.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1609/brnb42200d17b88_001050.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 7ª Sessão Ordinária da 1ª Sessão Legislativa da 9ª Legislatura</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1611/brnb42200d17b88_001063.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1611/brnb42200d17b88_001063.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 8ª Sessão Ordinária da 1ª Sessão Legislativa da 9ª Legislatura</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1619/brnb42200d17b88_001130.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1619/brnb42200d17b88_001130.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 9ª Sessão Ordinária da 1ª Sessão Legislativa da 9ª Legislatura</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1623/brnb42200d17b88_001154.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1623/brnb42200d17b88_001154.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 10ª Sessão Ordinária da 1ª Sessão Legislativa da 9ª Legislatura</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1626/brnb42200d17b88_001187.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1626/brnb42200d17b88_001187.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 11ª Sessão Ordinária da 1ª Sessão Legislativa da 9ª Legislatura</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1631/brnb42200d17b88_001211.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1631/brnb42200d17b88_001211.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 12ª Sessão Ordinária da 1ª Sessão Legislativa da 9ª Legislatura</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1633/brnb42200d17b88_001238.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1633/brnb42200d17b88_001238.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 13ª Sessão Ordinária da 1ª Sessão Legislativa da 9ª Legislatura</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1637/brnb42200d17b88_001283.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1637/brnb42200d17b88_001283.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 14ª Sessão Ordinária da 1ª Sessão Legislativa da 9ª Legislatura</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1638/brnb42200d17b88_001293.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1638/brnb42200d17b88_001293.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 15ª Sessão Ordinária da 1ª Sessão Legislativa da 9ª Legislatura</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1639/brnb42200d17b88_001296.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1639/brnb42200d17b88_001296.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 16ª Sessão Ordinária da 1ª Sessão Legislativa da 9ª Legislatura</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1643/brnb42200d17b88_001327.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1643/brnb42200d17b88_001327.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 17ª Sessão Ordinária da 1ª Sessão Legislativa da 9ª Legislatura</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1646/brnb42200d17b88_001352.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1646/brnb42200d17b88_001352.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 18ª Sessão Ordinária da 1ª Sessão Legislativa da 9ª Legislatura</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1652/brnb42200d17b88_001365.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1652/brnb42200d17b88_001365.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 19ª Sessão ordinária da 1ª Sessão Legislativa da 9ª Legislatura</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1657/brnb42200d17b88_001396.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1657/brnb42200d17b88_001396.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 20ª Sessão Ordinária da 1ª Sessão Legislativa da 9ª Legislatura</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1666/brnb42200d17b88_001430.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1666/brnb42200d17b88_001430.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 21ª Sessão Ordinária da 1ª Sessão Legislativa da 9ª Legislatura</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1676/brnb42200d17b88_001486.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1676/brnb42200d17b88_001486.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 22ª Sessão Ordinária da 1ª Sessão Legislativa da 9ª Legislatura</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1684/brnb42200d17b88_001520.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1684/brnb42200d17b88_001520.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 23ª Sessão Ordinária da 1ª Sessão Legislativa da 9ª Legislatura</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1693/brnb42200d17b88_001536.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1693/brnb42200d17b88_001536.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 24ª Sessão Ordinária da 1ª Sessão Legislativa da 9ª Legislatura</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1700/brnb42200d17b88_001562.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1700/brnb42200d17b88_001562.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 25ª Sessão Ordinária da 1ª Sessão Legislativa da 9ª Legislatura</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1705/brnb42200d17b88_001583.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1705/brnb42200d17b88_001583.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 26ª Sessão Ordinária da 1ª Sessão Legislativa da 9ª Legislatura</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1710/brnb42200d17b88_001602.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1710/brnb42200d17b88_001602.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 27ª Sessão Ordinária da 1ª Sessão Legislativa da 9ª Legislatura</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1715/brnb42200d17b88_001625.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1715/brnb42200d17b88_001625.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 28ª Sessão Ordinária da 1ª Sessão Legislativa da 9ª Legislatura</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1721/brnb42200d17b88_001682.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1721/brnb42200d17b88_001682.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 29ª Sessão Ordinária da 1ª Sessão Legislativa da 9ª Legislatura</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1722/brnb42200d17b88_001687.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1722/brnb42200d17b88_001687.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 30ª Sessão Ordinária da 1ª Sessão Legislativa da 9ª Legislatura</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1729/brnb42200d17b88_001707.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1729/brnb42200d17b88_001707.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 31ª Sessão ordinária da 1ª Sessão Legislativa da 9ª Legislatura</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1732/brnb42200d17b88_001818.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1732/brnb42200d17b88_001818.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 32ª Sessão Ordinária da 1ª Sessão Legislativa da 9ª Legislatura</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1738/brnb42200d17b88_001844.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1738/brnb42200d17b88_001844.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 33ª Sessão Ordinária da 1ª Sessão Legislativa da 9ª Legislatura</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1743/brnb42200d17b88_001875.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1743/brnb42200d17b88_001875.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 34ª Sessão Ordinária da 1ª Sessão Legislativa da 9ª Legislatura</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1744/brnb42200d17b88_001879.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1744/brnb42200d17b88_001879.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 35ª Sessão Ordinária da 1ª Sessão Legislativa da 9ª Legislatura</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1747/brnb42200d17b88_001896.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1747/brnb42200d17b88_001896.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 36ª Sessão Ordinária da 1ª Sessão Legislativa da 9ª Legislatura</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1751/brnb42200d17b88_001984.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1751/brnb42200d17b88_001984.pdf</t>
   </si>
   <si>
     <t>Ata a Eletrônica da 37ª Sessão Ordinária da 1ª Sessão Legislativa da 9ª Legislatura</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1752/brnb42200d17b88_002001.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1752/brnb42200d17b88_002001.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 38ª Sessão Ordinária da 1ª Sessão Legislativa da 9ª Legislatura</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1757/brnb42200d17b88_002055.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1757/brnb42200d17b88_002055.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 39ª Sessão Ordinária da 1ª Sessão Legislativa da 9ª Legislatura</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1761/brnb42200d17b88_002066.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1761/brnb42200d17b88_002066.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 40ª Sessão Ordinária da 1ª Sessão Legislativa da 9ª Legislatura</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1767/brnb42200d17b88_002111.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1767/brnb42200d17b88_002111.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 41ª Sessão Ordinária da 1ª Sessão Legislativa da 9ª Legislatura</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2026/1769/brnb42200d17b88_002126.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2026/1769/brnb42200d17b88_002126.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 42ª Sessão Ordinária da 1ª Sessão Legislativa da 9ª Legislatura</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
     <t>ATAEX</t>
   </si>
   <si>
     <t>Ata de Sessão Extraordinária do Plenário Físico</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1600/brnb42200d17b88_001018.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1600/brnb42200d17b88_001018.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 1ª Sessão Extraordinária da 1ª Sessão Legislativa da 9ª Legislatura</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1658/brnb42200d17b88_001399.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1658/brnb42200d17b88_001399.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 2ª Sessão Extraordinária da 1ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1677/brnb42200d17b88_001490.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1677/brnb42200d17b88_001490.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 3ª Sessão Extraordinária da 1ª Sessão Legislativa da 9ª Legislatura</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1733/brnb42200d17b88_001816.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1733/brnb42200d17b88_001816.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 4ª Sessão Extraordinária da 1ª Sessão Legislativa da 9ª Legislatura</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1746/brnb42200d17b88_001889.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1746/brnb42200d17b88_001889.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 5ª Sessão Extraordinária da 1ª Sessão Legislativa da 9ª Legislatura</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
-    <t>https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1762/brnb42200d17b88_002068.pdf</t>
+    <t>http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1762/brnb42200d17b88_002068.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -2343,67 +2343,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1584/brnb42200d17b88_000953.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1606/projeto_04_de_2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1613/brnb42200d17b88_001159.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1614/projeto_n_06_calendario_oficial.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1627/projeto_de_lei_n07_.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1648/brnb42200d17b88_001355.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1656/brnb42200d17b88_001388.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1659/brnb42200d17b88_001401.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1660/brnb42200d17b88_001404.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1661/brnb42200d17b88_001407.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1662/brnb42200d17b88_001410.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1663/brnb42200d17b88_001415.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1669/brnb42200d17b88_001475.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1670/brnb42200d17b88_001468.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1671/brnb42200d17b88_001460.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1678/projeto_de_lei_no_18.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1679/projeto_no_19.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1680/projeto_de_lei_n_20.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1691/pl_no_21.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1694/pl_22.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1704/brnb42200d17b88_001577.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1706/pl_24.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1707/pl_25.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1708/pl_26.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1709/pl_27.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1712/pl_no_28.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1713/pl_no_29.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1718/pl_30.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1719/pl_31.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1734/pl_32.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1735/pl_33.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1736/brnb42200d17b88_001828.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1737/pl_35.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1742/brnb42200d17b88_001865.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1748/brnb42200d17b88_001952.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1749/pl_38.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1753/pl_no_39.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1754/brnb42200d17b88_002035.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1755/pl_41.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1763/brnb42200d17b88_002075.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1594/projeto_de_lei_complementar_02_de_2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1634/brnb42200d17b88_001253.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1635/brnb42200d17b88_001277.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1636/brnb42200d17b88_001264.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1672/brnb42200d17b88_001441.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1673/brnb42200d17b88_001437.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1692/pl_c_08.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1717/plc_c_09.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1725/pl_c_10.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1726/pl_c_11_anistia.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1745/pl_c_12.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1764/pl_c_13.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1640/brnb42200d17b88_001329.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1740/brnb42200d17b88_001858.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1579/brnb42200d17b88_000930.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1587/brnb42200d17b88_000967.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1598/brnb42200d17b88_001014.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1625/brnb42200d17b88_001198.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1714/brnb42200d17b88_001620.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1760/brnb42200d17b88_002059.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1741/brnb42200d17b88_001977.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1589/brnb42200d17b88_001157.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1602/brnb42200d17b88_001026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1675/brnb42200d17b88_001484.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1608/brnb42200d17b88_001049.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1641/brnb42200d17b88_001314.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1642/brnb42200d17b88_001318.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1645/brnb42200d17b88_001343.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1649/brnb42200d17b88_001360.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1664/brnb42200d17b88_001429.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1685/brnb42200d17b88_001527.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1686/brnb42200d17b88_001528.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1687/brnb42200d17b88_001529.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1688/brnb42200d17b88_001530.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1695/brnb42200d17b88_001552.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1696/brnb42200d17b88_001554.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1697/brnb42200d17b88_001555.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1698/brnb42200d17b88_001556.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1701/brnb42200d17b88_001570.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1702/brnb42200d17b88_001586.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1730/brnb42200d17b88_001715.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1731/brnb42200d17b88_001716.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1581/brnb42200d17b88_000927.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1582/brnb42200d17b88_000929.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1585/brnb42200d17b88_000966.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1590/brnb42200d17b88_000982.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1591/brnb42200d17b88_000984.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1592/brnb42200d17b88_000986.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1595/brnb42200d17b88_000993.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1596/brnb42200d17b88_001012.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1601/brnb42200d17b88_001025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1604/brnb42200d17b88_001041.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1607/brnb42200d17b88_001048.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1610/brnb42200d17b88_001057.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1617/brnb42200d17b88_001125.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1616/brnb42200d17b88_001124.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1618/brnb42200d17b88_001127.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1620/brnb42200d17b88_001148.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1621/brnb42200d17b88_001149.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1622/brnb42200d17b88_001150.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1624/brnb42200d17b88_001180.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1628/brnb42200d17b88_001196.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1629/brnb42200d17b88_001208.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1630/brnb42200d17b88_001197.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1632/brnb42200d17b88_001234.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1644/brnb42200d17b88_001347.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1650/brnb42200d17b88_001361.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1651/brnb42200d17b88_001363.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1654/brnb42200d17b88_001394.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1655/brnb42200d17b88_001395.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1665/brnb42200d17b88_001428.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1667/brnb42200d17b88_001479.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1668/brnb42200d17b88_001482.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1674/brnb42200d17b88_001483.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1681/brnb42200d17b88_001518.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1682/brnb42200d17b88_001514.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1683/brnb42200d17b88_001515.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1689/brnb42200d17b88_001532.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1690/brnb42200d17b88_001533.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1699/brnb42200d17b88_001557.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1703/brnb42200d17b88_001571.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1711/brnb42200d17b88_001624.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1723/brnb42200d17b88_001694.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1724/brnb42200d17b88_001695.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1727/brnb42200d17b88_001705.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1728/brnb42200d17b88_001706.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1750/brnb42200d17b88_001962.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1758/brnb42200d17b88_002058.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1759/brnb42200d17b88_002063.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1580/brnb42200d17b88_000932.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1612/brnb42200d17b88_001086.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1615/brnb42200d17b88_001087.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1647/resposta_no_01_de_2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1653/oficio_279.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1720/oficio_retirada_pl24.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1739/brnb42200d17b88_001847.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1756/brnb42200d17b88_002048.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1766/brnb42200d17b88_002108.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1572/brnb42200d17b88_000863.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1576/brnb42200d17b88_000882.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1583/brnb42200d17b88_000934.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1586/brnb42200d17b88_000970.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1593/brnb42200d17b88_000979.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1599/brnb42200d17b88_001028.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1603/brnb42200d17b88_001031.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1605/brnb42200d17b88_001043.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1609/brnb42200d17b88_001050.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1611/brnb42200d17b88_001063.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1619/brnb42200d17b88_001130.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1623/brnb42200d17b88_001154.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1626/brnb42200d17b88_001187.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1631/brnb42200d17b88_001211.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1633/brnb42200d17b88_001238.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1637/brnb42200d17b88_001283.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1638/brnb42200d17b88_001293.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1639/brnb42200d17b88_001296.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1643/brnb42200d17b88_001327.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1646/brnb42200d17b88_001352.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1652/brnb42200d17b88_001365.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1657/brnb42200d17b88_001396.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1666/brnb42200d17b88_001430.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1676/brnb42200d17b88_001486.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1684/brnb42200d17b88_001520.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1693/brnb42200d17b88_001536.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1700/brnb42200d17b88_001562.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1705/brnb42200d17b88_001583.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1710/brnb42200d17b88_001602.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1715/brnb42200d17b88_001625.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1721/brnb42200d17b88_001682.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1722/brnb42200d17b88_001687.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1729/brnb42200d17b88_001707.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1732/brnb42200d17b88_001818.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1738/brnb42200d17b88_001844.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1743/brnb42200d17b88_001875.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1744/brnb42200d17b88_001879.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1747/brnb42200d17b88_001896.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1751/brnb42200d17b88_001984.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1752/brnb42200d17b88_002001.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1757/brnb42200d17b88_002055.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1761/brnb42200d17b88_002066.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1767/brnb42200d17b88_002111.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2026/1769/brnb42200d17b88_002126.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1600/brnb42200d17b88_001018.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1658/brnb42200d17b88_001399.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1677/brnb42200d17b88_001490.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1733/brnb42200d17b88_001816.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1746/brnb42200d17b88_001889.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1762/brnb42200d17b88_002068.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1584/brnb42200d17b88_000953.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1606/projeto_04_de_2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1613/brnb42200d17b88_001159.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1614/projeto_n_06_calendario_oficial.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1627/projeto_de_lei_n07_.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1648/brnb42200d17b88_001355.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1656/brnb42200d17b88_001388.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1659/brnb42200d17b88_001401.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1660/brnb42200d17b88_001404.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1661/brnb42200d17b88_001407.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1662/brnb42200d17b88_001410.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1663/brnb42200d17b88_001415.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1669/brnb42200d17b88_001475.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1670/brnb42200d17b88_001468.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1671/brnb42200d17b88_001460.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1678/projeto_de_lei_no_18.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1679/projeto_no_19.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1680/projeto_de_lei_n_20.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1691/pl_no_21.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1694/pl_22.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1704/brnb42200d17b88_001577.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1706/pl_24.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1707/pl_25.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1708/pl_26.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1709/pl_27.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1712/pl_no_28.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1713/pl_no_29.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1718/pl_30.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1719/pl_31.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1734/pl_32.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1735/pl_33.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1736/brnb42200d17b88_001828.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1737/pl_35.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1742/brnb42200d17b88_001865.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1748/brnb42200d17b88_001952.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1749/pl_38.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1753/pl_no_39.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1754/brnb42200d17b88_002035.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1755/pl_41.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1763/brnb42200d17b88_002075.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1594/projeto_de_lei_complementar_02_de_2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1634/brnb42200d17b88_001253.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1635/brnb42200d17b88_001277.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1636/brnb42200d17b88_001264.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1672/brnb42200d17b88_001441.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1673/brnb42200d17b88_001437.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1692/pl_c_08.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1717/plc_c_09.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1725/pl_c_10.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1726/pl_c_11_anistia.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1745/pl_c_12.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1764/pl_c_13.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1640/brnb42200d17b88_001329.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1740/brnb42200d17b88_001858.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1579/brnb42200d17b88_000930.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1587/brnb42200d17b88_000967.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1598/brnb42200d17b88_001014.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1625/brnb42200d17b88_001198.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1714/brnb42200d17b88_001620.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1760/brnb42200d17b88_002059.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1741/brnb42200d17b88_001977.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1589/brnb42200d17b88_001157.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1602/brnb42200d17b88_001026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1675/brnb42200d17b88_001484.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1608/brnb42200d17b88_001049.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1641/brnb42200d17b88_001314.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1642/brnb42200d17b88_001318.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1645/brnb42200d17b88_001343.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1649/brnb42200d17b88_001360.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1664/brnb42200d17b88_001429.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1685/brnb42200d17b88_001527.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1686/brnb42200d17b88_001528.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1687/brnb42200d17b88_001529.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1688/brnb42200d17b88_001530.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1695/brnb42200d17b88_001552.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1696/brnb42200d17b88_001554.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1697/brnb42200d17b88_001555.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1698/brnb42200d17b88_001556.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1701/brnb42200d17b88_001570.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1702/brnb42200d17b88_001586.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1730/brnb42200d17b88_001715.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1731/brnb42200d17b88_001716.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1581/brnb42200d17b88_000927.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1582/brnb42200d17b88_000929.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1585/brnb42200d17b88_000966.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1590/brnb42200d17b88_000982.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1591/brnb42200d17b88_000984.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1592/brnb42200d17b88_000986.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1595/brnb42200d17b88_000993.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1596/brnb42200d17b88_001012.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1601/brnb42200d17b88_001025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1604/brnb42200d17b88_001041.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1607/brnb42200d17b88_001048.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1610/brnb42200d17b88_001057.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1617/brnb42200d17b88_001125.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1616/brnb42200d17b88_001124.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1618/brnb42200d17b88_001127.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1620/brnb42200d17b88_001148.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1621/brnb42200d17b88_001149.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1622/brnb42200d17b88_001150.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1624/brnb42200d17b88_001180.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1628/brnb42200d17b88_001196.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1629/brnb42200d17b88_001208.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1630/brnb42200d17b88_001197.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1632/brnb42200d17b88_001234.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1644/brnb42200d17b88_001347.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1650/brnb42200d17b88_001361.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1651/brnb42200d17b88_001363.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1654/brnb42200d17b88_001394.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1655/brnb42200d17b88_001395.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1665/brnb42200d17b88_001428.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1667/brnb42200d17b88_001479.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1668/brnb42200d17b88_001482.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1674/brnb42200d17b88_001483.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1681/brnb42200d17b88_001518.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1682/brnb42200d17b88_001514.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1683/brnb42200d17b88_001515.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1689/brnb42200d17b88_001532.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1690/brnb42200d17b88_001533.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1699/brnb42200d17b88_001557.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1703/brnb42200d17b88_001571.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1711/brnb42200d17b88_001624.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1723/brnb42200d17b88_001694.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1724/brnb42200d17b88_001695.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1727/brnb42200d17b88_001705.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1728/brnb42200d17b88_001706.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1750/brnb42200d17b88_001962.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1758/brnb42200d17b88_002058.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1759/brnb42200d17b88_002063.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1580/brnb42200d17b88_000932.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1612/brnb42200d17b88_001086.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1615/brnb42200d17b88_001087.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1647/resposta_no_01_de_2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1653/oficio_279.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1720/oficio_retirada_pl24.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1739/brnb42200d17b88_001847.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1756/brnb42200d17b88_002048.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1766/brnb42200d17b88_002108.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1572/brnb42200d17b88_000863.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1576/brnb42200d17b88_000882.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1583/brnb42200d17b88_000934.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1586/brnb42200d17b88_000970.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1593/brnb42200d17b88_000979.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1599/brnb42200d17b88_001028.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1603/brnb42200d17b88_001031.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1605/brnb42200d17b88_001043.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1609/brnb42200d17b88_001050.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1611/brnb42200d17b88_001063.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1619/brnb42200d17b88_001130.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1623/brnb42200d17b88_001154.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1626/brnb42200d17b88_001187.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1631/brnb42200d17b88_001211.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1633/brnb42200d17b88_001238.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1637/brnb42200d17b88_001283.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1638/brnb42200d17b88_001293.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1639/brnb42200d17b88_001296.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1643/brnb42200d17b88_001327.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1646/brnb42200d17b88_001352.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1652/brnb42200d17b88_001365.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1657/brnb42200d17b88_001396.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1666/brnb42200d17b88_001430.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1676/brnb42200d17b88_001486.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1684/brnb42200d17b88_001520.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1693/brnb42200d17b88_001536.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1700/brnb42200d17b88_001562.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1705/brnb42200d17b88_001583.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1710/brnb42200d17b88_001602.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1715/brnb42200d17b88_001625.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1721/brnb42200d17b88_001682.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1722/brnb42200d17b88_001687.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1729/brnb42200d17b88_001707.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1732/brnb42200d17b88_001818.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1738/brnb42200d17b88_001844.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1743/brnb42200d17b88_001875.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1744/brnb42200d17b88_001879.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1747/brnb42200d17b88_001896.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1751/brnb42200d17b88_001984.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1752/brnb42200d17b88_002001.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1757/brnb42200d17b88_002055.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1761/brnb42200d17b88_002066.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1767/brnb42200d17b88_002111.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2026/1769/brnb42200d17b88_002126.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1600/brnb42200d17b88_001018.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1658/brnb42200d17b88_001399.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1677/brnb42200d17b88_001490.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1733/brnb42200d17b88_001816.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1746/brnb42200d17b88_001889.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montecarlo.sc.leg.br/media/sapl/public/materialegislativa/2025/1762/brnb42200d17b88_002068.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H191"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="45.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="82.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="116.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="115.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>